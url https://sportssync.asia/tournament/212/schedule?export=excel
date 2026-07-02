--- v0 (2026-05-10)
+++ v1 (2026-07-02)
@@ -5583,51 +5583,51 @@
           <t>Court E1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Barcspain Nea</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Foo Kit Yin</t>
+          <t>Joyce Foo</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-05-02 11:10</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -6381,51 +6381,51 @@
           <t>Court S11</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>AD</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Shafiq Yussof</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Seah Poi Yak</t>
+          <t>Wilson Seah</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court E1</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
@@ -6801,88 +6801,88 @@
           <t>Court S11</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>AD</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Sean Gerald Wong</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Seah Poi Yak</t>
+          <t>Wilson Seah</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-05-02 11:40</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court E1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Foo Kit Yin</t>
+          <t>Joyce Foo</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-05-02 11:40</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
@@ -7683,51 +7683,51 @@
           <t>Court E1</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Alvin Ming</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Foo Kit Yin</t>
+          <t>Joyce Foo</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2026-05-02 12:00</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
@@ -8056,51 +8056,51 @@
           <t>2026-05-02 12:00</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court S11</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>AD</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Seah Poi Yak</t>
+          <t>Wilson Seah</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Richard Koh Li Zhe</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2026-05-02 12:10</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court E1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">