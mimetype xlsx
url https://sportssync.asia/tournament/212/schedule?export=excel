--- v1 (2026-07-02)
+++ v2 (2026-08-23)
@@ -3184,51 +3184,51 @@
           <t>2026-05-02 10:10</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Shyan Jhin </t>
+          <t>Noel Lau</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Jc Castelo</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-05-02 10:10</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court S6</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2026-05-02 10:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Shyan Jhin </t>
+          <t>Noel Lau</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Samuel Hon</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-05-02 10:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court S6</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2026-05-02 10:50</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Shyan Jhin </t>
+          <t>Noel Lau</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Sean Ong</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2026-05-02 10:50</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court S6</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">