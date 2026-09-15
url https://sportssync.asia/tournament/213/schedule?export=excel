--- v0 (2026-06-10)
+++ v1 (2026-09-15)
@@ -790,51 +790,51 @@
           <t>2026-05-10 08:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Tan Cecilia / Denise Soh Shan Yi</t>
+          <t>Cecilia Tan / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Ivon Chong / Tang Soo Yun</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-05-10 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -2134,51 +2134,51 @@
           <t>2026-05-10 08:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Tan Cecilia / Denise Soh Shan Yi</t>
+          <t>Cecilia Tan / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Chiang Geok Pei / Tang Wenleng</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-05-10 08:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2223,88 +2223,88 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Chloe Tan / Even Chong</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Lynn Er / Er Juck Cha</t>
+          <t>Lynette / Er Juck Cha</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-05-10 08:30</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Ru Ying / Yyy</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-05-10 08:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2932,51 +2932,51 @@
           <t>2026-05-10 08:45</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Lynn Er / Er Juck Cha</t>
+          <t>Lynette / Er Juck Cha</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Hannysa Yusaa / Calvin Lim</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-05-10 08:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -3604,98 +3604,98 @@
           <t>2026-05-10 09:00</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Tan Cecilia / Denise Soh Shan Yi</t>
+          <t>Cecilia Tan / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Chai Pauline / Ow Jia Xin</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-05-10 09:00</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>NUR AQILAH TAN BINTI ABDULLAH / Jolis Tan Hwee Wun</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Lynn Er / Er Juck Cha</t>
+          <t>Lynette / Er Juck Cha</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2026-05-10 09:00</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>KHOO JING WEN / Chloe Chan Lok Yi</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-05-10 09:15</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4827,51 +4827,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Chin Shi Yunn  / Ng Fewlie</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-05-10 09:30</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>KOH CHEN LIN / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Tan Cecilia / Denise Soh Shan Yi</t>
+          <t>Cecilia Tan / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-05-10 10:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5163,93 +5163,93 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>SIN YANN XIN / Ooi Shu Er</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-05-10 10:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Rachel See Siow Yan / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Lynn Er / Er Juck Cha</t>
+          <t>Lynette / Er Juck Cha</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-05-10 10:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2026-05-10 10:45</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Lee chiow ying  / selina yee</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-05-10 10:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>KOH CHEN LIN / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2026-05-10 11:00</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>HEW WEI CONG / Loh Kai Jun</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lah Radzai / MOHD AIZUDDIN BIN MAT YASIN </t>
+          <t xml:space="preserve">Lah Radzai / Aizuddin </t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-05-10 11:00</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6171,51 +6171,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>mang jie han / Eddie koh wen wei</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Yong Wei Bin / terk hao lee</t>
+          <t>Yong Wei Bin / haolee</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-05-10 11:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Wee Yin Quen / Celina</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2026-05-10 11:15</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6591,51 +6591,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Beh Chee Hor / Lim Yung Lun</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2026-05-10 11:15</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
@@ -6754,51 +6754,51 @@
           <t>2026-05-10 11:15</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>NG TECK WEA / Lim Boon Seng</t>
+          <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Quah Siew Hin / Chai pen jin</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2026-05-10 11:15</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
@@ -7174,56 +7174,56 @@
           <t>2026-05-10 11:30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lah Radzai / MOHD AIZUDDIN BIN MAT YASIN </t>
+          <t xml:space="preserve">Lah Radzai / Aizuddin </t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-05-10 11:30</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7263,51 +7263,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Wong Song Pei / Lim yean khoon</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Yong Wei Bin / terk hao lee</t>
+          <t>Yong Wei Bin / haolee</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2026-05-10 11:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
@@ -7767,51 +7767,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>HEW WEI CONG / Loh Kai Jun</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2026-05-10 11:45</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -8308,51 +8308,51 @@
           <t>2026-05-10 12:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lah Radzai / MOHD AIZUDDIN BIN MAT YASIN </t>
+          <t xml:space="preserve">Lah Radzai / Aizuddin </t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Beh Chee Hor / Lim Yung Lun</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-05-10 12:00</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -8392,51 +8392,51 @@
           <t>2026-05-10 12:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Yong Wei Bin / terk hao lee</t>
+          <t>Yong Wei Bin / haolee</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>阿符 / ko yee tat</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-05-10 12:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
@@ -8481,51 +8481,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Jie Tian Tay / Tan Kang</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>NG TECK WEA / Lim Boon Seng</t>
+          <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-05-10 12:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 15</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
@@ -8985,51 +8985,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Goh Wei Jie / TEE QUAN WEN</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>NG TECK WEA / Lim Boon Seng</t>
+          <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-05-10 12:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 16</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
@@ -11295,51 +11295,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>TEW CHENG JIE / Yap Zhen</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>kang jin / Lim Ying Ying</t>
+          <t>kang jin / Waiy Lim</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>2026-05-10 13:45</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
@@ -12051,51 +12051,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Gan Kai Wen / Jolis Tan Hwee Wun</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>kang jin / Lim Ying Ying</t>
+          <t>kang jin / Waiy Lim</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2026-05-10 14:15</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
@@ -12634,51 +12634,51 @@
           <t>2026-05-10 14:30</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>kang jin / Lim Ying Ying</t>
+          <t>kang jin / Waiy Lim</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>LOO JIA WEN / Benjamin Ngoi Ming de</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>2026-05-10 14:45</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">