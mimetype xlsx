--- v0 (2026-05-11)
+++ v1 (2026-07-02)
@@ -622,51 +622,51 @@
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>akid khalish / Isabella Rihanna Mohammad Azim</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2026-04-18 10:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">MUHAMMAD ARY ARSYAD BIN MOHD AZHAR / Muhammad Aisy Fayyadh Bin Mohd Ashrof </t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-04-18 10:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2026-04-18 10:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Jing hee Goh / Siow Cayden</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-04-18 10:30</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -2134,51 +2134,51 @@
           <t>2026-04-18 11:15</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Joel Tham Yu En / khoo chee yu</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-04-18 11:15</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Mason Tan Yi Hao / Brandonbasas</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-04-18 11:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2026-04-18 16:00</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Mala Nathan  / Datin Siti Abu Samah</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-04-18 16:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-04-18 16:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Angel LeeJH / Sheena Lim</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-04-18 16:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Farah Najihah Binti Azizan / Julia Hannah Binti Junaidi</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2026-04-18 17:00</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Eunice Liang / Grace Tan</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-04-18 17:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2026-04-18 17:15</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Jacqueline Lau Pei Xuan / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-04-18 17:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7095,51 +7095,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>NUR AQILAH TAN BINTI ABDULLAH / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2026-04-18 17:45</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
@@ -7179,51 +7179,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Tay Zhi Han / Wan Xuan Ang</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7426,51 +7426,51 @@
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Lim Wailoon / Lee Chia Cia</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-04-18 18:30</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Ijanjan 86 / Siti Zaiyannie Aishah Bt Dzinal Abidin</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-04-18 18:30</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2026-04-18 19:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Wong Wee Shin / Thee jing yi</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-04-18 19:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -9610,51 +9610,51 @@
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>CHUA KOK PING / Qi Xuan Teo</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
@@ -9825,51 +9825,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Julia Hannah Binti Junaidi / Danish Iskandar b Shahril Azli</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-04-18 20:45</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">