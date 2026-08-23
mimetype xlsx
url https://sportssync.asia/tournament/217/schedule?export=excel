--- v1 (2026-07-02)
+++ v2 (2026-08-23)
@@ -538,51 +538,51 @@
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Joel Tham Yu En / khoo chee yu</t>
+          <t>Joel Tham Yu En  / khoo chee yu</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">Adni Safiyyah Ahmad Sabri / Divyesh Mageshwaran </t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -1000,51 +1000,51 @@
           <t>2026-04-18 10:15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Joel Tham Yu En / khoo chee yu</t>
+          <t>Joel Tham Yu En  / khoo chee yu</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>BRAYDEN LIM / Faris Zahin</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-04-18 10:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Lim shi kai / Lucas Chai Hao Ran</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Joel Tham Yu En / khoo chee yu</t>
+          <t>Joel Tham Yu En  / khoo chee yu</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-04-18 10:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Mason Tan Yi Hao / Brandonbasas</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Joel Tham Yu En / khoo chee yu</t>
+          <t>Joel Tham Yu En  / khoo chee yu</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-04-18 11:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2139,51 +2139,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Joel Tham Yu En / khoo chee yu</t>
+          <t>Joel Tham Yu En  / khoo chee yu</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-04-18 11:15</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -2307,51 +2307,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Jing hee Goh / Siow Cayden</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Joel Tham Yu En / khoo chee yu</t>
+          <t>Joel Tham Yu En  / khoo chee yu</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-04-18 12:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2026-04-18 16:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Farah Najihah Binti Azizan / Julia Hannah Binti Junaidi</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-04-18 16:15</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2026-04-18 16:15</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Adele</t>
+          <t>Audrey Chan / Adele</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>NUR FARIDAH / Nurhidahyu Ngatderi</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-04-18 16:15</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -5835,51 +5835,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-04-18 16:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -6040,51 +6040,51 @@
           <t>2026-04-18 16:30</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Adele</t>
+          <t>Audrey Chan / Adele</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Choy Xin Yu / Lee Chia Cia</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2026-04-18 16:30</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
@@ -6171,51 +6171,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Mala Nathan  / Datin Siti Abu Samah</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-04-18 16:45</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2026-04-18 16:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Adele</t>
+          <t>Audrey Chan / Adele</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t xml:space="preserve">Even Chong / Tee Soo Ling </t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-04-18 16:45</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Eunice Liang / Grace Tan</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-04-18 16:45</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6712,51 +6712,51 @@
           <t>2026-04-18 17:00</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Adele</t>
+          <t>Audrey Chan / Adele</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeo Lyn Ying / LOKE JIA WEN </t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2026-04-18 17:00</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
@@ -6969,51 +6969,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>NUR AQILAH TAN BINTI ABDULLAH / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Adele</t>
+          <t>Audrey Chan / Adele</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2026-04-18 17:15</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
@@ -7389,51 +7389,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>LOW LAY LING / Tam Kai Siong</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
@@ -7804,51 +7804,51 @@
           <t>2026-04-18 18:15</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Joshua Chong</t>
+          <t>Audrey Chan / Joshua Chong</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Anjie Eng / Even Chong</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-04-18 18:15</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -8392,51 +8392,51 @@
           <t>2026-04-18 18:45</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Aminur Ilham / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-04-18 18:45</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
@@ -8481,51 +8481,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Aliff bin radzuan</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Joshua Chong</t>
+          <t>Audrey Chan / Joshua Chong</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-04-18 18:45</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
@@ -8817,51 +8817,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Tee Soo Ling  / SENG SIONG CHEN</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Joshua Chong</t>
+          <t>Audrey Chan / Joshua Chong</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2026-04-18 19:00</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
@@ -9069,51 +9069,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Angel LeeJH / ong zi jian</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-04-18 19:15</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
@@ -9442,51 +9442,51 @@
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Joshua Chong</t>
+          <t>Audrey Chan / Joshua Chong</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Chloe Tan / ST Wong</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -9526,51 +9526,51 @@
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>LOKE YOU RONG / Soh Wei Lun</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">