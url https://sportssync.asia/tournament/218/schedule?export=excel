--- v0 (2026-05-07)
+++ v1 (2026-08-30)
@@ -622,51 +622,51 @@
           <t>2026-05-01 10:15</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>FARIZWAN BIN MOHAMED NOORDIN / Azlan bin mohamed saaid</t>
+          <t>FARIZWAN BIN MOHAMED NOORDIN / Airell Damiean</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Ong Chong Han  / chajunhao</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-05-01 10:15</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -795,51 +795,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Teh Zhe / JAVAN LIM JIA WEN</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>FARIZWAN BIN MOHAMED NOORDIN / Azlan bin mohamed saaid</t>
+          <t>FARIZWAN BIN MOHAMED NOORDIN / Airell Damiean</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-05-01 10:45</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -879,51 +879,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Ling ji Xiong / Wong Mor Hang</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>FARIZWAN BIN MOHAMED NOORDIN / Azlan bin mohamed saaid</t>
+          <t>FARIZWAN BIN MOHAMED NOORDIN / Airell Damiean</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-05-01 11:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Eric Tan Tze Wen / CHUNG ZIE QIU</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Arthur / Desmond kee sheng khai</t>
+          <t>Arthur / Desmond K</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-05-01 11:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1126,51 +1126,51 @@
           <t>2026-05-01 11:45</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Arthur / Desmond kee sheng khai</t>
+          <t>Arthur / Desmond K</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Firdaus Nazeri / Muhamad Faizal bin mohd nazeri</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-05-01 11:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Wong Zhong Hao / Kew guan yi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Arthur / Desmond kee sheng khai</t>
+          <t>Arthur / Desmond K</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-05-01 16:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1383,51 +1383,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Goh Sher Ling / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Ker Qing Lim</t>
+          <t>Ho Chon Rong / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-05-01 16:15</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Soh Jun Zhi / Jaymaine</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Ker Qing Lim</t>
+          <t>Ho Chon Rong / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-05-01 16:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2026-05-01 17:15</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Ker Qing Lim</t>
+          <t>Ho Chon Rong / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Joanne Lee Miao Ni  / Firdaus Nazeri</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-05-01 17:15</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1845,93 +1845,93 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Aqilah Aziz / Mohd Rizal Haniffa</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Loo Mr / Goh Jien Xin</t>
+          <t>Shawn Loo / Goh Jien Xin</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-05-01 17:45</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Chia Jia Xin  / chajunhao</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Loo Mr / Goh Jien Xin</t>
+          <t>Shawn Loo / Goh Jien Xin</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-05-01 17:45</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-05-01 18:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Loo Mr / Goh Jien Xin</t>
+          <t>Shawn Loo / Goh Jien Xin</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Tan Boon Fooi / Ling HuiTing</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 