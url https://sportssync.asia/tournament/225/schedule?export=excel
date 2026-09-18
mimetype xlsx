--- v0 (2026-07-27)
+++ v1 (2026-09-18)
@@ -664,51 +664,51 @@
           <t>2026-06-27 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Ivan Mu / AW Yong Boon Tak</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-06-27 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2026-06-27 09:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Kok Qing / MUHAMMAD ZUL ATIF </t>
+          <t>Lee Kok Qing / Zul</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Lim Chern long / Ares Lim</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-06-27 09:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2026-06-27 09:30</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Felix Foo / Koh Zhi Yong</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-06-27 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2026-06-27 09:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Kok Qing / MUHAMMAD ZUL ATIF </t>
+          <t>Lee Kok Qing / Zul</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Ong Jun Hong / LUI JUN</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-06-27 09:45</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2026-06-27 10:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>XK / Lian Wen Yuan</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-06-27 10:00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-06-27 10:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Kok Qing / MUHAMMAD ZUL ATIF </t>
+          <t>Lee Kok Qing / Zul</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>mang jie han / Eric Tay Min Yuan</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-06-27 10:15</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2218,51 +2218,51 @@
           <t>2026-06-27 10:30</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>NG WEI XIAN / Lee Mun Wei</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-06-27 10:30</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Mike Randhawa / Mohd atiqurahim bin mohd nor</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-06-27 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2026-06-27 11:15</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>TEW CHENG JIE / Edmund Tee</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-06-27 11:15</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -2764,51 +2764,51 @@
           <t>2026-06-27 11:30</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Ravn Teo / Khalil bin Khairuddin</t>
+          <t>Ravn / Khalil bin Khairuddin</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Tan Bing Yi / ong zi jian</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-06-27 11:30</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2026-06-27 12:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-06-27 12:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3567,51 +3567,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Agnes Lok / DUMMY (M)</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>TEW CHENG JIE / KOH CHEN LIN</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4444,51 +4444,51 @@
           <t>2026-06-27 14:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Tay Zhi Han / THEE HOCK WEI</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2026-06-27 14:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Soh Wei Lun / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2026-06-27 15:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2026-06-27 15:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>ong zi jian / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2026-06-27 15:15</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2026-06-27 15:30</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Ravn Teo / Joline Tee Qianling</t>
+          <t>Ravn / Joline Tee Qianling</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>NUR AQILAH TAN BINTI ABDULLAH / Eric Tay Min Yuan</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 