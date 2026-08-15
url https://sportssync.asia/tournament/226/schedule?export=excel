--- v0 (2026-06-20)
+++ v1 (2026-08-15)
@@ -5909,523 +5909,523 @@
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Losers Round 2 M11</t>
+          <t>Losers Round 2 M4</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Moh Keen Hoo</t>
+          <t>Yuma Dörner</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ANKHTUYA DELGERKHUU</t>
+          <t>Kevin Zarekani</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Losers Round 2 M6</t>
+          <t>Losers Round 2 M12</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Kamal Chawla</t>
+          <t>Sina Valizadeh</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Yip Kin Ling Leo</t>
+          <t>Pravesh Balgobin</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Losers Round 2 M8</t>
+          <t>Losers Round 2 M10</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Jordan Shepherd</t>
+          <t>Gebby Adi Wibawa Putra</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Han Qiang Lee</t>
+          <t>Ip Tung Pong</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Losers Round 2 M4</t>
+          <t>Losers Round 2 M6</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Yuma Dörner</t>
+          <t>Kamal Chawla</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Kevin Zarekani</t>
+          <t>Yip Kin Ling Leo</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Losers Round 2 M10</t>
+          <t>Losers Round 2 M3</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Gebby Adi Wibawa Putra</t>
+          <t>Mohamed Thaha Irshath</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Ip Tung Pong</t>
+          <t>Craig Brown</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Losers Round 2 M1</t>
+          <t>Losers Round 2 M5</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Ali Al Obaidli</t>
+          <t>Mickey Krause</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Stephen Ellis</t>
+          <t>Qadeer Abbas</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Losers Round 2 M7</t>
+          <t>Losers Round 2 M9</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Wan Kwok Ho</t>
+          <t>DORJJANTSAN DAMDINJAMTS</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Faul Joseph</t>
+          <t>Gan Hui Huang</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Losers Round 2 M9</t>
+          <t>Losers Round 2 M2</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>DORJJANTSAN DAMDINJAMTS</t>
+          <t>Ong Kuan Chung</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Gan Hui Huang</t>
+          <t>Cale Barrett</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Losers Round 2 M3</t>
+          <t>Losers Round 2 M1</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Mohamed Thaha Irshath</t>
+          <t>Ali Al Obaidli</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Craig Brown</t>
+          <t>Stephen Ellis</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Losers Round 2 M12</t>
+          <t>Losers Round 2 M7</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sina Valizadeh</t>
+          <t>Wan Kwok Ho</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Pravesh Balgobin</t>
+          <t>Faul Joseph</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Losers Round 2 M5</t>
+          <t>Losers Round 2 M8</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Mickey Krause</t>
+          <t>Jordan Shepherd</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Qadeer Abbas</t>
+          <t>Han Qiang Lee</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2026-04-09 16:00</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Losers Round 2 M2</t>
+          <t>Losers Round 2 M11</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Ong Kuan Chung</t>
+          <t>Moh Keen Hoo</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Cale Barrett</t>
+          <t>ANKHTUYA DELGERKHUU</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-04-09 18:00</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court T5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
@@ -6833,187 +6833,187 @@
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-04-09 18:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Losers Round 2 M14</t>
+          <t>Losers Round 2 M13</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Enkhbold Temuujin</t>
+          <t>Thor Chuan Leong</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>David Anderson</t>
+          <t>Mohd Reza Hassan</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-04-09 18:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Losers Round 2 M16</t>
+          <t>Losers Round 2 M14</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Anas Mouti</t>
+          <t>Enkhbold Temuujin</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Gumede Senzo Growel</t>
+          <t>David Anderson</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2026-04-09 18:00</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Losers Round 2 M13</t>
+          <t>Losers Round 2 M15</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Thor Chuan Leong</t>
+          <t>Adam Griffiths</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Mohd Reza Hassan</t>
+          <t>Loh Chung Leong</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-04-09 18:00</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Losers Round 2 M15</t>
+          <t>Losers Round 2 M16</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Adam Griffiths</t>
+          <t>Anas Mouti</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Loh Chung Leong</t>
+          <t>Gumede Senzo Growel</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court T4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
@@ -7253,229 +7253,229 @@
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Winners Round 3 M1</t>
+          <t>Winners Round 3 M3</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Jack Whelan</t>
+          <t>Justin Sajich</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Lee Stephens</t>
+          <t>Kyle Akaloo</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Winners Round 3 M3</t>
+          <t>Winners Round 3 M1</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Justin Sajich</t>
+          <t>Jack Whelan</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Kyle Akaloo</t>
+          <t>Lee Stephens</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Winners Round 3 M5</t>
+          <t>Winners Round 3 M2</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Mohammadali Pordel</t>
+          <t>Sundeep Gulati</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>José Alberto Delgado</t>
+          <t>Richard Halliday</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Winners Round 3 M8</t>
+          <t>Winners Round 3 M7</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Lagnaidorj Delgerdalai</t>
+          <t>Yu Kiu Chang</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>H’ng Yuan Yew</t>
+          <t>Shivam Arora</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Winners Round 3 M2</t>
+          <t>Winners Round 3 M8</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sundeep Gulati</t>
+          <t>Lagnaidorj Delgerdalai</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Richard Halliday</t>
+          <t>H’ng Yuan Yew</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
@@ -7547,61 +7547,61 @@
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-04-09 20:00</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Winners Round 3 M7</t>
+          <t>Winners Round 3 M5</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Yu Kiu Chang</t>
+          <t>Mohammadali Pordel</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Shivam Arora</t>
+          <t>José Alberto Delgado</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2026-04-10 10:00</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court T1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
@@ -7967,229 +7967,229 @@
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2026-04-10 10:00</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Losers Round 3 M2</t>
+          <t>Losers Round 3 M6</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Craig Brown</t>
+          <t>ANKHTUYA DELGERKHUU</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Yuma Dörner</t>
+          <t>Sina Valizadeh</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-04-10 10:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Losers Round 3 M5</t>
+          <t>Losers Round 3 M1</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>DORJJANTSAN DAMDINJAMTS</t>
+          <t>Stephen Ellis</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Gebby Adi Wibawa Putra</t>
+          <t>Cale Barrett</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2026-04-10 10:00</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Losers Round 3 M4</t>
+          <t>Losers Round 3 M5</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Wan Kwok Ho</t>
+          <t>DORJJANTSAN DAMDINJAMTS</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Jordan Shepherd</t>
+          <t>Gebby Adi Wibawa Putra</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2026-04-10 10:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Losers Round 3 M6</t>
+          <t>Losers Round 3 M4</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>ANKHTUYA DELGERKHUU</t>
+          <t>Wan Kwok Ho</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Sina Valizadeh</t>
+          <t>Jordan Shepherd</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-04-10 10:00</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Losers Round 3 M1</t>
+          <t>Losers Round 3 M2</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Stephen Ellis</t>
+          <t>Craig Brown</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Cale Barrett</t>
+          <t>Yuma Dörner</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-04-10 12:00</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court T3</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -8513,103 +8513,103 @@
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-04-10 12:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Losers Round 3 M8</t>
+          <t>Losers Round 3 M7</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Adam Griffiths</t>
+          <t>Thor Chuan Leong</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Gumede Senzo Growel</t>
+          <t>David Anderson</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-04-10 12:00</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Losers Round 3 M7</t>
+          <t>Losers Round 3 M8</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Thor Chuan Leong</t>
+          <t>Adam Griffiths</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>David Anderson</t>
+          <t>Gumede Senzo Growel</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court T4</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
@@ -8849,229 +8849,229 @@
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Losers Round 4 M4</t>
+          <t>Losers Round 4 M6</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Lee Stephens</t>
+          <t>Yu Kiu Chang</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Jordan Shepherd</t>
+          <t>ANKHTUYA DELGERKHUU</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Losers Round 4 M5</t>
+          <t>Losers Round 4 M8</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Gebby Adi Wibawa Putra</t>
+          <t>José Alberto Delgado</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>H’ng Yuan Yew</t>
+          <t>Adam Griffiths</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Losers Round 4 M3</t>
+          <t>Losers Round 4 M2</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Mickey Krause</t>
+          <t>Kyle Akaloo</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Sundeep Gulati</t>
+          <t>Craig Brown</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Losers Round 4 M2</t>
+          <t>Losers Round 4 M1</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Kyle Akaloo</t>
+          <t>Stephen Ellis</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Craig Brown</t>
+          <t>Alex O’Donoghue</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Losers Round 4 M8</t>
+          <t>Losers Round 4 M4</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>José Alberto Delgado</t>
+          <t>Lee Stephens</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Adam Griffiths</t>
+          <t>Jordan Shepherd</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
@@ -9101,103 +9101,103 @@
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Losers Round 4 M1</t>
+          <t>Losers Round 4 M5</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Stephen Ellis</t>
+          <t>Gebby Adi Wibawa Putra</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Alex O’Donoghue</t>
+          <t>H’ng Yuan Yew</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2026-04-10 14:00</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Losers Round 4 M6</t>
+          <t>Losers Round 4 M3</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Yu Kiu Chang</t>
+          <t>Mickey Krause</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ANKHTUYA DELGERKHUU</t>
+          <t>Sundeep Gulati</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-04-10 16:30</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court T3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">