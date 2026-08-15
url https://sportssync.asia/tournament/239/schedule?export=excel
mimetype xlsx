--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -1000,51 +1000,51 @@
           <t>2026-05-02 09:20</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Tan Jinn / Yun Wei Hao</t>
+          <t>Tan Aven / Yun Wei Hao</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>TEH TAI BOON  / Sharine GEL</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-05-02 09:20</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>wei hsiung yap / Gee Zi Nuo</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Tan Jinn / Yun Wei Hao</t>
+          <t>Tan Aven / Yun Wei Hao</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-05-02 10:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Teoh chin tiong / YAP SER YEE</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Tan Jinn / Yun Wei Hao</t>
+          <t>Tan Aven / Yun Wei Hao</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-05-02 10:20</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Syed Alif Husaini Shahabudin / Nurlida Zainul</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Tan Jinn / Yun Wei Hao</t>
+          <t>Tan Aven / Yun Wei Hao</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-05-02 11:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Siew Hooi / Saravanan Subramaniam </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Tan Jinn / Yun Wei Hao</t>
+          <t>Tan Aven / Yun Wei Hao</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-05-02 11:40</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">