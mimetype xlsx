--- v0 (2025-12-01)
+++ v1 (2026-06-22)
@@ -538,51 +538,51 @@
           <t>2025-09-05 08:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yip Pei Yi / Tan Fang</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-09-05 08:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -795,51 +795,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Norenshah Sahari  / Ahmad Zaharul Annuar Bin Zainal Abidin</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Jayne Khoo Ya Qian</t>
+          <t>Yap Wei Han / Jayne Khoo</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-09-05 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -958,51 +958,51 @@
           <t>2025-09-05 08:00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Fathul Muin Bin Anuar / nur atiqah binti haris</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-09-05 08:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>LIANG CHAY JEONG / Yong Mie Ying</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Lim Ai Nie / Gan Ong Kiat</t>
+          <t>Amy Lim Ai Nie / Gan Ong Kiat</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-09-05 08:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">samuel low koon san / Olivia Wong JinXuan </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-09-05 08:20</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1630,51 +1630,51 @@
           <t>2025-09-05 08:20</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">Joanne Lim Jia En  / Ivan Ng Shung Chern </t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025-09-05 08:20</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1971,51 +1971,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>CHAI CHANG YIN / DIXON CHENG ZE YU</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Jayne Khoo Ya Qian</t>
+          <t>Yap Wei Han / Jayne Khoo</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-09-05 08:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2025-09-05 08:40</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Leong Meng / Elena Sergeeva </t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-09-05 08:40</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -2223,51 +2223,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Lim Ai Nie / Gan Ong Kiat</t>
+          <t>Amy Lim Ai Nie / Gan Ong Kiat</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-09-05 08:40</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2025-09-05 09:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Clifford Tan Yee Siew / Ser Hwee Peng</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-09-05 09:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2025-09-05 09:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Marcus Tan Wei Loon  / Tan Yen Yin</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2025-09-05 09:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>LIANG CHAY JEONG / Yong Mie Ying</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-09-05 09:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -3231,88 +3231,88 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Kok Wen Juin / Lee Kang Wei</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-09-05 09:20</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-09-05 09:20</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -3730,51 +3730,51 @@
           <t>2025-09-05 09:40</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Jayne Khoo Ya Qian</t>
+          <t>Yap Wei Han / Jayne Khoo</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>yeo yong hao / Lee Yi Jia</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-09-05 09:40</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
@@ -3982,56 +3982,56 @@
           <t>2025-09-05 09:40</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Lim Ai Nie / Gan Ong Kiat</t>
+          <t>Amy Lim Ai Nie / Gan Ong Kiat</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-09-05 09:40</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4444,51 +4444,51 @@
           <t>2025-09-05 10:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Ng Yew Wei / LIM YEN LING</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-09-05 10:00</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4575,51 +4575,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-09-05 10:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Voon Suwen / Benedict Chan Sheng An</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-09-05 10:20</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2025-09-05 10:20</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Tan Shi Mein / Tan Wei Han</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-09-05 10:20</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5079,51 +5079,51 @@
           <t>Court C9</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">wong chi yan / Peggy </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-09-05 10:20</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>lim pek en / ng dickson</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-09-05 10:40</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5620,98 +5620,98 @@
           <t>2025-09-05 10:40</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Bee Kuan / Saw Sean Seng </t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-09-05 10:40</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>MATTHEW OOI JINQ KAE / FONG LEE HUA</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-09-05 10:40</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Ng Xian Jun / Ker Chi Lau</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Jayne Khoo Ya Qian</t>
+          <t>Yap Wei Han / Jayne Khoo</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2025-09-05 11:00</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6166,51 +6166,51 @@
           <t>2025-09-05 11:00</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Tan Yee Wen / KONG MAN KOK</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2025-09-05 11:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
@@ -6339,51 +6339,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve">Joanne Lim Jia En  / Ivan Ng Shung Chern </t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Lim Ai Nie / Gan Ong Kiat</t>
+          <t>Amy Lim Ai Nie / Gan Ong Kiat</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2025-09-05 11:00</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
@@ -6544,135 +6544,135 @@
           <t>2025-09-05 11:20</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Bee Kuan / Saw Sean Seng </t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-09-05 11:20</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Tan Bok Guan / Tan Yi Wen</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-09-05 11:20</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Franklin Jason / Adreanna Joyce Patrick Laban</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2025-09-05 11:20</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
@@ -6964,51 +6964,51 @@
           <t>2025-09-05 11:40</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Eugene Guok / Franklin Jason</t>
+          <t>Eugene G / Franklin Jason</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t xml:space="preserve">SOW KENG YIEN / Steve Tam </t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2025-09-05 11:40</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
@@ -7594,135 +7594,135 @@
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Chan Jun Loong / KHOR ZHENG YAN</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Thashidaran A/L Tharmar / Ganessan A/L Krishenamani</t>
+          <t>Thashidaran A/L Tharmar / Ganessan K</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Kang Wei / Marcus Tan Wei Loon </t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Ong Jia Wei</t>
+          <t>W.Keong / Ong Jia Wei</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Low Kheng Yeap / Liew Chee wen</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
@@ -7762,51 +7762,51 @@
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Nicholas yeo pei khin  / MELVIN CHEOW YEW YI</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Chow Ee Wang</t>
+          <t>Chester Lim VQ / Chow Ee Wang</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Ho Whye Eow / LAU YIH WEI</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2025-09-05 12:00</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8308,51 +8308,51 @@
           <t>2025-09-05 12:20</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Gary Hang Saw Hian / Fang Kai Loon</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-09-05 12:20</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -8560,182 +8560,182 @@
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Eugene Guok / Franklin Jason</t>
+          <t>Eugene G / Franklin Jason</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Roger Hew / Gary Yong Te Lun</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Alex Chong / Deo Villareal</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>wong chi yan / Woo walter</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Thashidaran A/L Tharmar / Ganessan A/L Krishenamani</t>
+          <t>Thashidaran A/L Tharmar / Ganessan K</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Ronnex Tan / MATTHEW OOI JINQ KAE</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Ong Jia Wei</t>
+          <t>W.Keong / Ong Jia Wei</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
@@ -8775,51 +8775,51 @@
           <t>Court C9</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Tham Chia Woh / Ong Jia Ren</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Hazlee Hanafiah / Jesril Bin Jamel</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Chow Ee Wang</t>
+          <t>Chester Lim VQ / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-09-05 12:40</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court Reserved Blue</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Marco Tan Yi Shen / AHMED AIZAAD KHAIRIE</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Bastian basas / Brandonbasas</t>
+          <t>[e23]Bastian basas / Brandonbasas</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-09-05 14:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9400,98 +9400,98 @@
           <t>2025-09-05 14:00</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Cheah Key Yung / William Chan Jun Cheng</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2025-09-05 14:00</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Ho Yong Sheng / Jason Yap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Chow Ee Wang</t>
+          <t>Chester Lim VQ / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-09-05 14:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -9783,135 +9783,135 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2025-09-05 14:20</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Lawrence Lee Chun Yong / LEONG E-CHONG</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Thashidaran A/L Tharmar / Ganessan A/L Krishenamani</t>
+          <t>Thashidaran A/L Tharmar / Ganessan K</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2025-09-05 14:20</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Sow Mum Kit / SENG TECK YIK</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Ong Jia Wei</t>
+          <t>W.Keong / Ong Jia Wei</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2025-09-05 14:20</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
@@ -9951,51 +9951,51 @@
           <t>Court C9</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Mohd Effendy bin harjoh / Saifful Shah</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2025-09-05 14:20</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
@@ -10371,135 +10371,135 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Tim Woo / Nicholas Tiong Ping Yuan</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-09-05 14:40</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Chong Kuang He / P’ng Zhen yee</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Thashidaran A/L Tharmar / Ganessan A/L Krishenamani</t>
+          <t>Thashidaran A/L Tharmar / Ganessan K</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-09-05 14:40</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Tan yon pee  / Wan gar wah</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Ong Jia Wei</t>
+          <t>W.Keong / Ong Jia Wei</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>2025-09-05 14:40</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
@@ -10539,135 +10539,135 @@
           <t>Court C9</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>How Cheong Fong / Teoh Eng Chuan</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2025-09-05 14:40</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Ivan Alif / MUHAMMAD DANISH ASLAM JAMALUDDIN</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2025-09-05 14:40</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Haikal Roslan / Muhamad Zainal Abidin Bin Abd Karim</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Chow Ee Wang</t>
+          <t>Chester Lim VQ / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>2025-09-05 14:40</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
@@ -10833,51 +10833,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Liew Kasheng / Yeow Junkai</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Eugene Guok / Franklin Jason</t>
+          <t>Eugene G / Franklin Jason</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-09-05 15:00</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court Indulge Green</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
@@ -10912,51 +10912,51 @@
           <t>2025-09-05 15:00</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court Reserved Blue</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Bastian basas / Brandonbasas</t>
+          <t>[e23]Bastian basas / Brandonbasas</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t xml:space="preserve">Aston Liew Ze Khai  / Elton Liew Ze Thong </t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-09-05 15:00</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
@@ -11421,51 +11421,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t xml:space="preserve">Tey Wee Tiong / Ng chee keong </t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Eugene Guok / Franklin Jason</t>
+          <t>Eugene G / Franklin Jason</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>2025-09-05 15:20</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Court Indulge Green</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
@@ -11752,51 +11752,51 @@
           <t>2025-09-05 15:20</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Nik Izzane Kamil / Roslan Bin Rosly</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-09-05 15:20</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -12093,51 +12093,51 @@
           <t>Court Reserved Blue</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Kahlil Lennon Ong / Oliver Spivey</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Bastian basas / Brandonbasas</t>
+          <t>[e23]Bastian basas / Brandonbasas</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-09-05 15:40</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
@@ -12466,51 +12466,51 @@
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Eugene  Tan Yanzuo / GOH ZHAO XIAN</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
@@ -12592,51 +12592,51 @@
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Sam Lim D-Zhen / LIM SEN LONG</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court Indulge Green</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
@@ -12676,93 +12676,93 @@
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court Reserved Blue</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Bastian basas / Brandonbasas</t>
+          <t>[e23]Bastian basas / Brandonbasas</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Darius Foo Chuan Jun / lam yu yang</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Chow Ee Wang</t>
+          <t>Chester Lim VQ / Chow Ee Wang</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Kang Wei / Marcus Tan Wei Loon </t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
@@ -12844,93 +12844,93 @@
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Ong Jia Wei</t>
+          <t>W.Keong / Ong Jia Wei</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Tze Han Pua / Christopher Mathews Jacob</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Low Kheng Yeap / Liew Chee wen</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-09-05 16:00</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
@@ -13227,51 +13227,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>ELLY CHOO / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
@@ -13395,51 +13395,51 @@
           <t>Court Indulge Green</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>OMAIR REEZA BIN MOREEZA / DAUD REEZA MOREEZA</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Bastian basas / Brandonbasas</t>
+          <t>[e23]Bastian basas / Brandonbasas</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court Reserved Blue</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
@@ -13474,51 +13474,51 @@
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Teng Jian Wen / Mohammad Danial Anuar Bin Abu Bakar</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
@@ -13558,51 +13558,51 @@
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Chow Ee Wang</t>
+          <t>Chester Lim VQ / Chow Ee Wang</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Tham Chia Woh / Ong Jia Ren</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
@@ -13642,51 +13642,51 @@
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Kamarul Ariffin Baginda bin Kamaruddin / Muhammad amirul amri</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2025-09-05 16:40</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
@@ -13983,51 +13983,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Teh Li Jun / Siti Aisah</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>2025-09-05 17:20</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
@@ -14823,51 +14823,51 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>tan ching yong / Wee Ting Yao</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Cheong Zhen Wei / Ng Kae Shen</t>
+          <t>Dwayne / Ng Kae Shen</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>2025-09-05 17:40</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
@@ -15490,51 +15490,51 @@
           <t>2025-09-05 18:20</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Joy Chan Jo yi / Chloe Chan Lok Yi</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2025-09-05 18:20</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
@@ -16335,51 +16335,51 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Wong wen kuang / ONG ZHENG YUAN</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Cheong Zhen Wei / Ng Kae Shen</t>
+          <t>Dwayne / Ng Kae Shen</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2025-09-05 18:40</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
@@ -17511,51 +17511,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Ong Sue Li / LAM KAR MAN</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>2025-09-05 19:40</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
@@ -17842,51 +17842,51 @@
           <t>2025-09-05 19:40</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>Cheong Zhen Wei / Ng Kae Shen</t>
+          <t>Dwayne / Ng Kae Shen</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>See lik yan / Chew Jien Kit</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>2025-09-05 19:40</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
@@ -18010,51 +18010,51 @@
           <t>2025-09-05 20:00</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Jacy Chen  / Ron Ooi</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>2025-09-05 20:00</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
@@ -18682,51 +18682,51 @@
           <t>2025-09-05 20:20</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>Cheong Zhen Wei / Ng Kae Shen</t>
+          <t>Dwayne / Ng Kae Shen</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>Daniel Pang Fong Ming / TAKAHIRO MIYAZAKI</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>2025-09-05 20:20</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
@@ -19186,51 +19186,51 @@
           <t>2025-09-06 12:00</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>Khayra Nafeesa Binti Mohd Hazly / Lim Yi Ernn Ian</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>2025-09-06 12:20</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
@@ -19354,51 +19354,51 @@
           <t>2025-09-06 13:20</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>Mirza Ashraf bin Azmi / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>2025-09-06 14:00</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
@@ -19480,140 +19480,140 @@
           <t>2025-09-06 15:20</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Giovan / Ooi Zhi Ling</t>
+          <t xml:space="preserve">Giovan / Angie Ooi </t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>chet vin / Lynn</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>2025-09-06 17:00</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Chua Eherng</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>2025-09-06 17:20</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>2025-09-06 17:40</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
@@ -19690,56 +19690,56 @@
           <t>2025-09-06 18:20</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>2025-09-06 19:00</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
@@ -19774,135 +19774,135 @@
           <t>2025-09-06 19:40</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Jacy Chen  / Yeo Kwong Jin</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>2025-09-06 20:20</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>Teo Wai Ting Hannah  / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>2025-09-07 10:00</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>Tam Siew Fun / BaoBao</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>2025-09-07 10:40</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
@@ -19942,51 +19942,51 @@
           <t>2025-09-07 11:20</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>Toh Yu Ming / Goh See Yan</t>
+          <t>Yumi Toh / Goh See Yan</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
           <t>kerk jie yi / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>2025-09-07 12:00</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
@@ -20362,51 +20362,51 @@
           <t>2025-09-07 17:00</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>Liew Kasheng / Yeow Junkai</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>2025-09-07 17:20</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
@@ -20446,51 +20446,51 @@
           <t>2025-09-07 17:40</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
           <t>Giovan / NG DIAN SHENG</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>2025-09-07 18:00</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2025-09-07 18:20</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Tze Han Pua / Christopher Mathews Jacob</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2025-09-07 19:00</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -20614,51 +20614,51 @@
           <t>2025-09-07 19:40</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>Kelvin / Gan Hong Wei</t>
+          <t>Justin / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>Haikal Roslan / Muhamad Zainal Abidin Bin Abd Karim</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>2025-09-07 20:20</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Court Velocity</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">