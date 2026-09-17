--- v1 (2026-07-26)
+++ v2 (2026-09-17)
@@ -1168,51 +1168,51 @@
           <t>2026-05-27 21:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Kitt Mok</t>
+          <t>Kevin Tan Hwee Hock / Kitt Mok</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Lee Sze Xian / Teekarming</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-05-27 21:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1509,51 +1509,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Ong Kai Wen  / CHONG MEN HOH</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Kitt Mok</t>
+          <t>Kevin Tan Hwee Hock / Kitt Mok</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-05-27 22:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1845,93 +1845,93 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Arif Bunayya  / Desmond Yong </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Kitt Mok</t>
+          <t>Kevin Tan Hwee Hock / Kitt Mok</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-05-27 22:30</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Jeffery Khoo / Chan Guo Jing</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Kitt Mok</t>
+          <t>Kevin Tan Hwee Hock / Kitt Mok</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-05-27 22:30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">