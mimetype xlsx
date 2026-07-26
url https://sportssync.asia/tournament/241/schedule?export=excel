--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -627,51 +627,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>CHEW CHEE KEONG  / WOON SOO CHIAT</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-05-27 20:15</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -879,51 +879,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>YUNGCHAN PANG / Tam Jian Wei</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-05-27 21:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2026-05-27 21:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Darren Yong / YHC Eric</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-05-27 21:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1378,51 +1378,51 @@
           <t>2026-05-27 21:45</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / Syaqif Irsham</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-05-27 21:45</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -1630,51 +1630,51 @@
           <t>2026-05-27 22:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Au Chun Yeen / Lee Kean Hoe</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-05-27 22:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2026-05-27 22:15</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t xml:space="preserve">Hambal Aismat Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-05-27 22:15</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2026-05-27 22:15</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">Joshua Chang / Aaron woon yih luen </t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-05-27 22:15</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2176,93 +2176,93 @@
           <t>2026-05-27 22:45</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ritchie yap / Chan Yung Shan</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-05-27 23:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Jeffery Khoo / Chan Guo Jing</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-05-27 23:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
@@ -2344,98 +2344,98 @@
           <t>2026-05-27 23:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Ivan Lim Wei Jiet / Alex Chong</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-05-27 23:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-05-27 23:15</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2470,93 +2470,93 @@
           <t>2026-05-27 23:30</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t xml:space="preserve">Hambal Aismat Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-05-27 23:30</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Darren Yong / YHC Eric</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 