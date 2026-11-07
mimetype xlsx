--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2260,51 +2260,51 @@
           <t>2026-06-14 11:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Danish Iskandar b Shahril Azli / Afiq Farhan Bin Abdul Razak</t>
+          <t>Danish Iskandar b Shahril Azli / Afiq Abdul</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>mang jie han / koh shao qi</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-06-14 11:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Jasper Anderson Albert / Dylan Tan</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Danish Iskandar b Shahril Azli / Afiq Farhan Bin Abdul Razak</t>
+          <t>Danish Iskandar b Shahril Azli / Afiq Abdul</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2026-06-14 12:15</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -5037,51 +5037,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Lee qi hao / Felix Oh Jian Hui</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Danish Iskandar b Shahril Azli / Afiq Farhan Bin Abdul Razak</t>
+          <t>Danish Iskandar b Shahril Azli / Afiq Abdul</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2026-06-14 12:45</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Heng Hang Jian / Siew Zi Xuan</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Danish Iskandar b Shahril Azli / Afiq Farhan Bin Abdul Razak</t>
+          <t>Danish Iskandar b Shahril Azli / Afiq Abdul</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-06-14 13:30</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">