--- v0 (2026-07-16)
+++ v1 (2026-08-30)
@@ -622,51 +622,51 @@
           <t>2026-07-04 08:20</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Vincent ong York khoon / Teh Thong Yen</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-07-04 08:20</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court The Arena</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -958,51 +958,51 @@
           <t>2026-07-04 08:40</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Dixon ng yuet hon / Junwei Yeap</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-07-04 08:40</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court The Arena</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2026-07-04 09:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>[TRAPO] Elroy Lee / Tenson Tang</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-07-04 09:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court The Arena</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2026-07-04 09:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-07-04 09:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / lim yao zu</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-07-04 09:50</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court The Arena</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2026-07-04 10:10</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court The Arena</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Khai Jie / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-07-04 10:20</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2026-07-04 13:00</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Lim Ying Yu / Yee Ce Da</t>
+          <t>Lim Ying Yu / CD</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Ahmad Raimi Bin Abd Razak  / Yap Suet Nee</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-07-04 13:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3777,51 +3777,51 @@
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Jaymaine / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Lim Ying Yu / Yee Ce Da</t>
+          <t>Lim Ying Yu / CD</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-07-04 13:20</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Mandaa  / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Lim Ying Yu / Yee Ce Da</t>
+          <t>Lim Ying Yu / CD</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-07-04 13:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -4323,51 +4323,51 @@
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Alaynna / Nicholas wong</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Lim Ying Yu / Yee Ce Da</t>
+          <t>Lim Ying Yu / CD</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-07-04 14:20</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court The Arena</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Goh Boon Jian / Tan Khin Han </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Chen farn huei / Kenny Chua Ren Kang</t>
+          <t>Jordan Chen Farn Huei / Kenny Chua Ren Kang</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-07-04 15:20</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5121,51 +5121,51 @@
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Faliq redzuan / Abdul Rahman Oon Bin Ridzuan Oon</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Ng Zhi Yong / Yap Wei Han</t>
+          <t>Ng Zhi Yong / Wei Han Yap</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-07-04 15:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
@@ -5457,51 +5457,51 @@
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t xml:space="preserve">Goh Boon Jian / Tan Khin Han </t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Ng Zhi Yong / Yap Wei Han</t>
+          <t>Ng Zhi Yong / Wei Han Yap</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-07-04 15:40</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2026-07-04 15:50</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Chen farn huei / Kenny Chua Ren Kang</t>
+          <t>Jordan Chen Farn Huei / Kenny Chua Ren Kang</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Faliq redzuan / Abdul Rahman Oon Bin Ridzuan Oon</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-07-04 15:50</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -6460,56 +6460,56 @@
           <t>2026-07-04 16:10</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Ng Zhi Yong / Yap Wei Han</t>
+          <t>Ng Zhi Yong / Wei Han Yap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Chen farn huei / Kenny Chua Ren Kang</t>
+          <t>Jordan Chen Farn Huei / Kenny Chua Ren Kang</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-07-04 16:10</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Muhammad Hakimi Bin Ismail / AHMAD HUZAIMI BIN SHAMSAIMI</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Chen farn huei / Kenny Chua Ren Kang</t>
+          <t>Jordan Chen Farn Huei / Kenny Chua Ren Kang</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-07-04 16:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">