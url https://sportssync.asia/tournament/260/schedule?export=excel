--- v0 (2026-07-26)
+++ v1 (2026-09-11)
@@ -5289,51 +5289,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Ong Woan Chia / Too Chao Yong</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2026-07-04 13:30</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Kelly Ong / Zheng Yang Heng</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Tan Cheng Kok / Lynn Er</t>
+          <t>Tan Cheng Kok / Lynette</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-07-04 13:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2026-07-04 14:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>mang jie han / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-07-04 14:15</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -6334,51 +6334,51 @@
           <t>2026-07-04 14:15</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Tan Cheng Kok / Lynn Er</t>
+          <t>Tan Cheng Kok / Lynette</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Ng Qi Lun / Ziqi Hong</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2026-07-04 14:15</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>CHUA KOK PING / Ru Ying</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-07-04 14:45</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Lee chiow ying  / Kim Tan Huan Kiam</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Tan Cheng Kok / Lynn Er</t>
+          <t>Tan Cheng Kok / Lynette</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-07-04 14:45</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>LAI CHAN SHEN / Joey Lam</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-07-04 15:00</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">