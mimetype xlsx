--- v0 (2026-07-15)
+++ v1 (2026-09-10)
@@ -711,51 +711,51 @@
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-07-12 08:30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -832,51 +832,51 @@
           <t>2026-07-12 08:30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Eugene G / Yap Wei Han</t>
+          <t>Eugene G / Wei Han Yap</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Albert Chong Zi Che</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-07-12 08:30</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Chow mee leng  / Alicia</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / Ooi Kai Rou</t>
+          <t>Zoe Kee Chung Sze / Krou</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-07-12 08:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1383,51 +1383,51 @@
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>SEOW CHUN HOW  / Chong Zhen Kwan</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Ong ong / Wong Zizhen</t>
+          <t>Wei Wei / Wong Zizhen</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-07-12 08:45</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2026-07-12 08:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Thor Ming Fung  / Michelle Fong</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-07-12 08:45</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-07-12 09:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Eugene G / Yap Wei Han</t>
+          <t>Eugene G / Wei Han Yap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Kyle Hong / Chan Yung Shan</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-07-12 09:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2026-07-12 09:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Caryn Lee Pei Yi</t>
+          <t>Aizat Zayyani / Caryn Lee Pei Yi</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Azzah Mahat / Adilla Aziz</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Isaac Lui / zy</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2559,51 +2559,51 @@
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Lye Jun Cheng / Boon Xin Yuan</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Ong ong / Wong Zizhen</t>
+          <t>Wei Wei / Wong Zizhen</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2764,51 +2764,51 @@
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / Ooi Kai Rou</t>
+          <t>Zoe Kee Chung Sze / Krou</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Adiela Adnan / NORASHIKIN BINTI HASHIM</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2026-07-12 09:15</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>See Wern Yen  / Ker Qing Lim</t>
+          <t>See Wern Yen  / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Mildred Lim / Nik Afiqah Kamil</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-07-12 09:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -3315,51 +3315,51 @@
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Nur Syafiqah Binti Sharif / Nurul Izzah</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026-07-12 09:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -3735,88 +3735,88 @@
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Muhammad Azhad Shahrir / adam zarif bin jamberi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Ong ong / Wong Zizhen</t>
+          <t>Wei Wei / Wong Zizhen</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-07-12 09:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Eugene G / Yap Wei Han</t>
+          <t>Eugene G / Wei Han Yap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Jeffrey Yap Lee Wei / Raymond Tan</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-07-12 09:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4234,51 +4234,51 @@
           <t>2026-07-12 10:00</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Muhammad Hakimi Bin Ismail / AHMAD HUZAIMI BIN SHAMSAIMI</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2026-07-12 10:00</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
@@ -4528,51 +4528,51 @@
           <t>2026-07-12 10:00</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / Ooi Kai Rou</t>
+          <t>Zoe Kee Chung Sze / Krou</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>SITI ROHAYA BINTI MOHD TAJUDIN / Tharra Fasya binti Ahmad Zabidi</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-07-12 10:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2026-07-12 10:15</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Eugene G / Yap Wei Han</t>
+          <t>Eugene G / Wei Han Yap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Hazwan Bin Ahmad / zarith</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-07-12 10:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5079,51 +5079,51 @@
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Tan Yee Sann</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-07-12 10:15</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2026-07-12 10:30</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Ong ong / Wong Zizhen</t>
+          <t>Wei Wei / Wong Zizhen</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Muhamad Dhirar bin Zainal Abidin / MUHAMMAD ZAKIR BIN ABDUL NASIR</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-07-12 10:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5709,51 +5709,51 @@
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>nur atiqah binti haris / Nur dahlia bt ahmad rizal</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Caryn Lee Pei Yi</t>
+          <t>Aizat Zayyani / Caryn Lee Pei Yi</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-07-12 10:30</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
@@ -5793,51 +5793,51 @@
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Yap Yu Thong / Faith Goh Shin Huey</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>See Wern Yen  / Ker Qing Lim</t>
+          <t>See Wern Yen  / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-07-12 10:45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>MOSES TAN / Ng Sze Ming</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2026-07-12 10:45</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6549,51 +6549,51 @@
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Selina Loh Hor Yan / Beatrice</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Caryn Lee Pei Yi</t>
+          <t>Aizat Zayyani / Caryn Lee Pei Yi</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2026-07-12 11:00</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
@@ -6759,51 +6759,51 @@
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Yippie Sia / Wong Jing Shian</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>See Wern Yen  / Ker Qing Lim</t>
+          <t>See Wern Yen  / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2026-07-12 11:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -7090,51 +7090,51 @@
           <t>2026-07-12 11:15</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Caryn Lee Pei Yi</t>
+          <t>Aizat Zayyani / Caryn Lee Pei Yi</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Janice Hoh / Cindy Koh</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2026-07-12 11:15</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
@@ -7258,140 +7258,140 @@
           <t>2026-07-12 11:15</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>See Wern Yen  / Ker Qing Lim</t>
+          <t>See Wern Yen  / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Poh Min Ting / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2026-07-12 11:15</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Karen Lim / Joanne Lim</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2026-07-12 11:15</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / Ooi Kai Rou</t>
+          <t>Zoe Kee Chung Sze / Krou</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2026-07-12 11:15</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Eugene G / Yap Wei Han</t>
+          <t>Eugene G / Wei Han Yap</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-07-12 11:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court Court 4</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Choi Yan Yi / Ting Hui Min</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>See Wern Yen  / Ker Qing Lim</t>
+          <t>See Wern Yen  / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-07-12 11:45</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Selina Loh Hor Yan / Beatrice</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-07-12 12:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
@@ -8812,51 +8812,51 @@
           <t>2026-07-12 13:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court Court 1</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Amanda Wong Qian Ru / Foo Hsien Loong</t>
+          <t>Amanda Wong Qian Ru / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Nur Amirah Najla' binti Saidin / Raja Afiq</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2026-07-12 13:00</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
@@ -9106,51 +9106,51 @@
           <t>2026-07-12 13:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>LIAW CHIN SEONG / Happy Karen</t>
+          <t>Patrick Liaw / Happy Karen</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Hon Chin Yee / Ben Chew</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2026-07-12 13:00</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
@@ -9531,51 +9531,51 @@
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Lee Shih Wei  / Khoo hong hong</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>LIAW CHIN SEONG / Happy Karen</t>
+          <t>Patrick Liaw / Happy Karen</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-07-12 13:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court Court 9</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
@@ -9657,51 +9657,51 @@
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Lee Chee Chin / Tan jia hui</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2026-07-12 13:15</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
@@ -9778,51 +9778,51 @@
           <t>2026-07-12 13:30</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Amanda Wong Qian Ru / Foo Hsien Loong</t>
+          <t>Amanda Wong Qian Ru / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Norliyana Mohamad Ismail / Ahmad Rezuan</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-07-12 13:30</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
@@ -9904,51 +9904,51 @@
           <t>2026-07-12 13:30</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Ng Choon Kiang / YU SOO YEAN</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>2026-07-12 13:30</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
@@ -10161,51 +10161,51 @@
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Faizul A Rashid / Fazliatun Abdul Wahab</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2026-07-12 13:30</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
@@ -10539,93 +10539,93 @@
           <t>Court Court 10</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Liew Winyee / Philip Tan</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>LIAW CHIN SEONG / Happy Karen</t>
+          <t>Patrick Liaw / Happy Karen</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2026-07-12 13:45</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2026-07-12 13:45</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
@@ -10665,51 +10665,51 @@
           <t>Court Grandstand</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Nozie / Nurul ain Binti Mohd yusoff</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Sharif Kadil / IKA NABILA</t>
+          <t>Sharif Kadil / IKA NABELLA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-07-12 14:00</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
@@ -10954,51 +10954,51 @@
           <t>2026-07-12 14:00</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Chen Zi Jian / ong chai ling</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-07-12 14:00</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
@@ -11043,51 +11043,51 @@
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Andrew Martin / Hwang Yoong Li Melina</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>LIAW CHIN SEONG / Happy Karen</t>
+          <t>Patrick Liaw / Happy Karen</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2026-07-12 14:00</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
@@ -11463,51 +11463,51 @@
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Tey sin wei / Lim wee ping</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Amanda Wong Qian Ru / Foo Hsien Loong</t>
+          <t>Amanda Wong Qian Ru / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2026-07-12 14:15</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court Court 3</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
@@ -11584,51 +11584,51 @@
           <t>2026-07-12 14:15</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Christopher Ho / Chang Mei Chee</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2026-07-12 14:15</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
@@ -11836,51 +11836,51 @@
           <t>2026-07-12 14:15</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Shazwan Samsuri / Tharra Fasya binti Ahmad Zabidi</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2026-07-12 14:15</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court Court 12</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
@@ -12340,51 +12340,51 @@
           <t>2026-07-12 14:45</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Sharif Kadil / IKA NABILA</t>
+          <t>Sharif Kadil / IKA NABELLA</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>NURUL FATIHAH MOHD ZAINI / Zahid Baharudin</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2026-07-12 14:45</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court Court 2C</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
@@ -12429,51 +12429,51 @@
           <t>Court Court 1</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Lim Xin Yu / Jason wee Kim teong</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Amanda Wong Qian Ru / Foo Hsien Loong</t>
+          <t>Amanda Wong Qian Ru / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2026-07-12 14:45</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court Court 2</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
@@ -12592,51 +12592,51 @@
           <t>2026-07-12 14:45</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court Court 5</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effreeza binti Mohamad</t>
+          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Kathryn Tan / Hadi Shahril</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2026-07-12 14:45</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court Court 6</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
@@ -12844,51 +12844,51 @@
           <t>2026-07-12 14:45</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court Court 11</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Firdhaus bin Che Hassan / Jannatul-Ashikin Binti Badarudin </t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2026-07-12 15:00</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court Grandstand</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
@@ -13185,51 +13185,51 @@
           <t>Court Court 7</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Christopher Ho / Chang Mei Chee</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>LIAW CHIN SEONG / Happy Karen</t>
+          <t>Patrick Liaw / Happy Karen</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>2026-07-12 15:00</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court Court 8</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
@@ -14025,51 +14025,51 @@
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>ZAHIRIL ADZIM / Nur Syahirah binti Aiyob</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Sharif Kadil / IKA NABILA</t>
+          <t>Sharif Kadil / IKA NABELLA</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>2026-07-12 16:00</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court Court 2C</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
@@ -16162,51 +16162,51 @@
           <t>2026-07-12 17:30</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court Grandstand</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Sharif Kadil / IKA NABILA</t>
+          <t>Sharif Kadil / IKA NABELLA</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Nur Hidayah bte Abu Bakar / HAZWAN HAZIQ ROSEBI</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>2026-07-12 17:30</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Court Court 1C</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">