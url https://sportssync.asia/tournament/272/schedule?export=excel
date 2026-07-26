--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date &amp; Time</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Court</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -538,51 +538,51 @@
           <t>2026-05-30 09:05</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Lim Jen Jean  / Jeffrey Teh</t>
+          <t>Lim Jen / Jeffrey Teh</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Brandon Fong Jay Shern / Loh Cheng Tao</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-05-30 09:20</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -622,51 +622,51 @@
           <t>2026-05-30 09:35</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Lim Jen Jean  / Jeffrey Teh</t>
+          <t>Lim Jen / Jeffrey Teh</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Junwei Yeap / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-05-30 09:50</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -706,51 +706,51 @@
           <t>2026-05-30 10:05</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Lim Jen Jean  / Jeffrey Teh</t>
+          <t>Lim Jen / Jeffrey Teh</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>CHEN ZHI NENG / Lian Wen Yuan</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-05-30 10:20</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -3067,49 +3067,2737 @@
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>chajunhao / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>2026-06-06 09:05</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Goh Hong Xuan / JamesLiaoManJen </t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Hoo Chee Shuen / Lim wei jie</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>2026-06-06 09:20</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Yap chun wen / Lee Sze Xian</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Desmond Yong  / Chai Chee Yen</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>2026-06-06 09:35</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Goh Hong Xuan / JamesLiaoManJen </t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Desmond Yong  / Chai Chee Yen</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>2026-06-06 09:50</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Hoo Chee Shuen / Lim wei jie</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Yap chun wen / Lee Sze Xian</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>2026-06-06 10:05</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Goh Hong Xuan / JamesLiaoManJen </t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Yap chun wen / Lee Sze Xian</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>2026-06-06 10:20</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Desmond Yong  / Chai Chee Yen</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Hoo Chee Shuen / Lim wei jie</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>2026-06-06 10:35</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lim Jen / Jay Mein </t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Andrew Tan Boon Wei / Tan Li Hau</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>2026-06-06 10:50</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Carl Lunn Wong / Toh Qi Zhang</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Chia Shuang Tze / NG ENG SENG</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>2026-06-06 11:05</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lim Jen / Jay Mein </t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>Chia Shuang Tze / NG ENG SENG</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>2026-06-06 11:20</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Andrew Tan Boon Wei / Tan Li Hau</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Carl Lunn Wong / Toh Qi Zhang</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>2026-06-06 11:35</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lim Jen / Jay Mein </t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Carl Lunn Wong / Toh Qi Zhang</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>2026-06-06 11:50</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Chia Shuang Tze / NG ENG SENG</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Andrew Tan Boon Wei / Tan Li Hau</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>2026-06-06 12:05</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Semifinal</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Goh Hong Xuan / JamesLiaoManJen </t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Chia Shuang Tze / NG ENG SENG</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>2026-06-06 12:50</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Semifinal</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Carl Lunn Wong / Toh Qi Zhang</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Yap chun wen / Lee Sze Xian</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>2026-06-06 13:00</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Third Place Playoff</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Chia Shuang Tze / NG ENG SENG</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Yap chun wen / Lee Sze Xian</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>2026-06-06 13:45</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Men's Doubles</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Goh Hong Xuan / JamesLiaoManJen </t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Carl Lunn Wong / Toh Qi Zhang</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>2026-06-06 15:00</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Ho Pei Le  / Jessica Wong Yi Sing</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Ting Hui Min / Tiw Min Yuen</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2026-06-06 15:15</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Cornelia Ling Tian Yu</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Hong Wai Chee / Song Xin Jie</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>2026-06-06 15:30</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Ho Pei Le  / Jessica Wong Yi Sing</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Hong Wai Chee / Song Xin Jie</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>2026-06-06 15:45</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Ting Hui Min / Tiw Min Yuen</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Cornelia Ling Tian Yu</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>2026-06-06 16:00</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Ho Pei Le  / Jessica Wong Yi Sing</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Cornelia Ling Tian Yu</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2026-06-06 16:15</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Hong Wai Chee / Song Xin Jie</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Ting Hui Min / Tiw Min Yuen</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2026-06-06 16:30</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tan Shea Ling  / Poo Hui Lin </t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>ABIGAIL LIM SU SEAN / JASLYN SAW SHEUE FANG</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2026-06-06 16:45</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wong Jing Shian / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>Karen Wong / Wong Yihui</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2026-06-06 17:00</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tan Shea Ling  / Poo Hui Lin </t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Karen Wong / Wong Yihui</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2026-06-06 17:15</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>ABIGAIL LIM SU SEAN / JASLYN SAW SHEUE FANG</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wong Jing Shian / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2026-06-06 17:30</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tan Shea Ling  / Poo Hui Lin </t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wong Jing Shian / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2026-06-06 17:45</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Karen Wong / Wong Yihui</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>ABIGAIL LIM SU SEAN / JASLYN SAW SHEUE FANG</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2026-06-06 18:00</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Semifinal</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Ting Hui Min / Tiw Min Yuen</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Karen Wong / Wong Yihui</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2026-06-06 18:45</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Semifinal</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wong Jing Shian / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>Hong Wai Chee / Song Xin Jie</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2026-06-06 19:30</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Third Place Playoff</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Karen Wong / Wong Yihui</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Hong Wai Chee / Song Xin Jie</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2026-06-06 20:15</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Women's Doubles</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Ting Hui Min / Tiw Min Yuen</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wong Jing Shian / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2026-06-07 09:00</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Lee Wuey Tshuan / Cheryl Chok</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>TANG HUI YEE / Raymond H'ng</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2026-06-07 09:15</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>NG ENG SENG / Tan See Mun</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>Muhammad Amierul / Che Sabrina Che Nordin</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2026-06-07 09:30</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Lee Wuey Tshuan / Cheryl Chok</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Muhammad Amierul / Che Sabrina Che Nordin</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2026-06-07 09:45</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>TANG HUI YEE / Raymond H'ng</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>NG ENG SENG / Tan See Mun</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2026-06-07 10:00</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Lee Wuey Tshuan / Cheryl Chok</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>NG ENG SENG / Tan See Mun</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2026-06-07 10:15</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Muhammad Amierul / Che Sabrina Che Nordin</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>TANG HUI YEE / Raymond H'ng</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2026-06-07 10:30</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chia Shuang Tze / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>Kah Hin Tan / Ser Hwee Peng</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2026-06-07 10:45</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Hanz Saw / Koo Wei Nee</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Khazleen Ememi binti Abd Rahman / Khairuddin M Jaafar </t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2026-06-07 11:00</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chia Shuang Tze / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Khazleen Ememi binti Abd Rahman / Khairuddin M Jaafar </t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2026-06-07 11:15</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Kah Hin Tan / Ser Hwee Peng</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Hanz Saw / Koo Wei Nee</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2026-06-07 11:30</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chia Shuang Tze / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Hanz Saw / Koo Wei Nee</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2026-06-07 11:45</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Khazleen Ememi binti Abd Rahman / Khairuddin M Jaafar </t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Kah Hin Tan / Ser Hwee Peng</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2026-06-07 12:30</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Christina Mei Mei Ng / Ivan Lee</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Ahmad Fauzi Nasrizal / Tun Farah Adlina Binti Tun Hariri</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2026-06-07 12:45</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Muhammad Zaki bin Mohd Sham / Yippie Sia</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Hee Zixiang</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2026-06-07 13:00</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Christina Mei Mei Ng / Ivan Lee</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Hee Zixiang</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2026-06-07 13:15</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Ahmad Fauzi Nasrizal / Tun Farah Adlina Binti Tun Hariri</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Muhammad Zaki bin Mohd Sham / Yippie Sia</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>2026-06-07 13:30</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Christina Mei Mei Ng / Ivan Lee</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Muhammad Zaki bin Mohd Sham / Yippie Sia</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>2026-06-07 13:45</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Hee Zixiang</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Ahmad Fauzi Nasrizal / Tun Farah Adlina Binti Tun Hariri</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>2026-06-07 14:00</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Karen Wong / Carl Lunn Wong</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Jason Ling Ji Sern / Tai Hsiao Huei</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>2026-06-07 14:15</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Lim Jen / Monica Lee</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>Boo siew fang / Chua Eherng</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>2026-06-07 14:30</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Karen Wong / Carl Lunn Wong</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Boo siew fang / Chua Eherng</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>2026-06-07 14:45</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Jason Ling Ji Sern / Tai Hsiao Huei</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>Lim Jen / Monica Lee</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>2026-06-07 15:00</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Karen Wong / Carl Lunn Wong</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Lim Jen / Monica Lee</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>2026-06-07 15:30</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Group Stage</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Boo siew fang / Chua Eherng</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>Jason Ling Ji Sern / Tai Hsiao Huei</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>2026-06-07 16:00</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Quarterfinal</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Lee Wuey Tshuan / Cheryl Chok</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Karen Wong / Carl Lunn Wong</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>2026-06-07 16:15</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Quarterfinal</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Muhammad Zaki bin Mohd Sham / Yippie Sia</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chia Shuang Tze / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>2026-06-07 16:30</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Quarterfinal</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Kah Hin Tan / Ser Hwee Peng</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Hia Lee Ann Christine / Hee Zixiang</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>2026-06-07 16:45</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Quarterfinal</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Lim Jen / Monica Lee</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>NG ENG SENG / Tan See Mun</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>2026-06-07 17:00</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Semifinal</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Karen Wong / Carl Lunn Wong</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chia Shuang Tze / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>2026-06-07 17:45</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Semifinal</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Kah Hin Tan / Ser Hwee Peng</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>NG ENG SENG / Tan See Mun</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>2026-06-07 18:30</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Third Place Playoff</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Karen Wong / Carl Lunn Wong</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Kah Hin Tan / Ser Hwee Peng</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>2026-06-07 19:15</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Court 1</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Mixed Doubles</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chia Shuang Tze / Amanda Wong Ee Ling </t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>NG ENG SENG / Tan See Mun</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>