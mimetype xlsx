--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -585,51 +585,51 @@
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>FUIYEE LEONG / kenny kok foo shuan</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-06-26 21:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court Battle 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -879,51 +879,51 @@
           <t>Court Battle 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Lin Yiu Fai / Gan Min Chong</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-06-26 21:45</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Tony Lee / Yinzai</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-06-26 22:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>2026-06-26 22:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>YUNGCHAN PANG / Chow Man Kit</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-06-26 22:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court Battle 3</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -1630,51 +1630,51 @@
           <t>2026-06-26 23:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court Battle 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>MOSES TAN / El Malek</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-06-26 23:15</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-06-26 23:30</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Wong Wai Meng / Tee Beng Kiat</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-06-26 23:45</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -1924,51 +1924,51 @@
           <t>2026-06-26 23:45</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Foong Zunhao / Jeremy Ng Chun Yu</t>
+          <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>MOSES TAN / El Malek</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 