--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -9988,51 +9988,51 @@
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
+          <t>Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Melanie Lee / Benny Lee Wan Yu</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10828,51 +10828,51 @@
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Tang Yuen Kin / Julie Teoh Siew Gaik</t>
+          <t>Tang Yuen Kin / Julie Teoh</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Gabriel Lim Yi Neng / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
@@ -11332,51 +11332,51 @@
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
+          <t>Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Daniel Guy / Hia Lee Ann Christine</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
@@ -12177,51 +12177,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>TAN SOON YEE / ELNORA TIE SHIN JIE</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Tang Yuen Kin / Julie Teoh Siew Gaik</t>
+          <t>Tang Yuen Kin / Julie Teoh</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>2025-07-12 10:30</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
@@ -12676,51 +12676,51 @@
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
+          <t>Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Kok Leong / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
@@ -12849,51 +12849,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Lai Teak Yhean / Jessica Keng</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Tang Yuen Kin / Julie Teoh Siew Gaik</t>
+          <t>Tang Yuen Kin / Julie Teoh</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
@@ -14235,88 +14235,88 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Alaynna</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Tang Yuen Kin / Julie Teoh Siew Gaik</t>
+          <t>Tang Yuen Kin / Julie Teoh</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
+          <t>Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
+          <t>Zoe Kee / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Jia Chan / Kara Simon</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -21879,51 +21879,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Fatin Nadira binti Abdul Nasser / Nadia binti Mohamed Ariffin</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
+          <t>Zoe Kee / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>2025-07-12 18:00</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
@@ -22551,51 +22551,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>WATI CHE ISMAIL / phuan lee yoon</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
+          <t>Zoe Kee / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
@@ -29103,51 +29103,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Alaynna</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
+          <t>Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
@@ -29518,51 +29518,51 @@
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
+          <t>Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
           <t>Chai Jia Foo / LIM JIA YING</t>
         </is>
       </c>
       <c r="H695" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">