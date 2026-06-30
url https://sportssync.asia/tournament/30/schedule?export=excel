--- v0 (2025-12-01)
+++ v1 (2026-06-30)
@@ -1294,51 +1294,51 @@
           <t>2025-07-11 09:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Cheong Jing Yoing</t>
+          <t>Billie Cheong Jing Yoing</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Gary Hang Saw Hian</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-07-11 09:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -2643,51 +2643,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Christopher Lee</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Cheong Jing Yoing</t>
+          <t>Billie Cheong Jing Yoing</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-07-11 10:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -3315,51 +3315,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>William Tan</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Cheong Jing Yoing</t>
+          <t>Billie Cheong Jing Yoing</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-07-11 11:00</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2025-07-11 15:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Mike Dziobkowski / David Sya Yo</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-07-11 15:00</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -5037,51 +5037,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>LOW JUN HONG / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Tan Teik Yan / LEW WAI LEONG</t>
+          <t>Tan Teik Yan / Lewis Lew</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-07-11 15:00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2025-07-11 15:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Lim Meng Lee / Choong Zhen Han</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-07-11 15:30</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-07-11 16:00</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Jake Mowson / Joey Azman</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-07-11 16:00</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -7048,51 +7048,51 @@
           <t>2025-07-11 16:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Tan Teik Yan / LEW WAI LEONG</t>
+          <t>Tan Teik Yan / Lewis Lew</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Jaydon pang / Galven Green</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2025-07-11 16:30</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
@@ -7221,51 +7221,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Philip Kok Peng Kuan / Tan Kae Boon</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-07-11 16:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -7594,51 +7594,51 @@
           <t>2025-07-11 17:00</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Jerry Foo Kok Xiang / Andrew Ng Kai Yoon</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-07-11 17:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
@@ -7893,51 +7893,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Ben Wong  / Jerome Teh</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-07-11 17:00</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
@@ -8397,51 +8397,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Lim Yoong Zu / Chong Lai Kiat</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Tan Teik Yan / LEW WAI LEONG</t>
+          <t>Tan Teik Yan / Lewis Lew</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2025-07-11 17:30</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
@@ -8938,51 +8938,51 @@
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Gavin Teh Chung Ming</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
@@ -9237,51 +9237,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Chong Han Liang / Goh Hsu-Teik</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Tan Teik Yan / LEW WAI LEONG</t>
+          <t>Tan Teik Yan / Lewis Lew</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
@@ -9447,51 +9447,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Marcus Tan / Leo Tan</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -10198,98 +10198,98 @@
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>YAP JIN HONG / TAN RUI FANG</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>KANG WEEN CIAN / Roger Tan Yong Guang</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Woon Ve Ken / Monica Lee</t>
+          <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
@@ -10917,51 +10917,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Dominic Wong Jia Yi / Soe Min Ming</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Jayden Tham</t>
+          <t>Shaine Mui / Jayden Tham</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11542,98 +11542,98 @@
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>LIM CHEN PYNG / Joey Cheng</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>KANG WEEN CIAN / Roger Tan Yong Guang</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Jayden Tham</t>
+          <t>Shaine Mui / Jayden Tham</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2025-07-12 10:30</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
@@ -12256,51 +12256,51 @@
           <t>2025-07-12 10:30</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Woon Ve Ken / Monica Lee</t>
+          <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Dominic Wong Jia Yi / Soe Min Ming</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
@@ -12886,51 +12886,51 @@
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Loh Sok Wah / Tan Chee Seong</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
@@ -13600,56 +13600,56 @@
           <t>2025-07-12 11:30</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Jayden Tham</t>
+          <t>Shaine Mui / Jayden Tham</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Woon Ve Ken / Monica Lee</t>
+          <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
@@ -14062,51 +14062,51 @@
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / Lim poh suan</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
@@ -14277,51 +14277,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Woon Ve Ken / Monica Lee</t>
+          <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
@@ -14949,51 +14949,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Lim chun kang / Poh jian xiong</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2025-07-12 13:00</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
@@ -15579,51 +15579,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Tejas Ravindra Mahajan / VANSHIK KAPADIA</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2025-07-12 13:00</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
@@ -16288,51 +16288,51 @@
           <t>2025-07-12 13:30</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Ivan Chang Sing Hoong / Nicholas Chan</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2025-07-12 14:00</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
@@ -18855,51 +18855,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Ruben Nah / Tan Tian Yaik</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>2025-07-12 15:30</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
@@ -19228,51 +19228,51 @@
           <t>2025-07-12 16:00</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Colin Wong / Sonu Kumar Vishwakarma</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>2025-07-12 16:00</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
@@ -19816,51 +19816,51 @@
           <t>2025-07-12 16:30</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>Jenvine Ong / Aoi Takeda</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>2025-07-12 16:30</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
@@ -20955,51 +20955,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Christine Lee / Claire Lee</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
@@ -21160,51 +21160,51 @@
           <t>2025-07-12 17:30</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>Tan Sook SHin / TEH WINNY</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>2025-07-12 17:30</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
@@ -21627,51 +21627,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t>Sheena Ng / Mei Ngo</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>2025-07-12 17:30</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
@@ -22504,51 +22504,51 @@
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / LIM YI WEN</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
@@ -23554,51 +23554,51 @@
           <t>2025-07-12 19:00</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
           <t>Choong Yan Yin / Joey Cheng</t>
         </is>
       </c>
       <c r="H553" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>2025-07-12 19:00</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
@@ -23638,1442 +23638,1442 @@
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H555" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H556" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H557" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H558" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H559" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H561" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H563" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>2025-07-13 08:00</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H564" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>2025-07-13 08:40</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H565" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>2025-07-13 08:40</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H566" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H567" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H568" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H569" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H570" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H571" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H572" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H573" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>2025-07-13 09:00</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H574" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>2025-07-13 09:20</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H575" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>2025-07-13 09:20</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H576" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H577" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H578" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G579" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H579" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H580" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G581" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H581" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H582" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H583" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G584" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H584" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G585" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H585" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>2025-07-13 10:00</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G586" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H586" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>2025-07-13 10:40</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H587" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>2025-07-13 10:40</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G588" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H588" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>2025-07-13 11:00</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
@@ -25402,98 +25402,98 @@
           <t>2025-07-13 11:30</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G597" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H597" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>2025-07-13 11:30</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G598" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H598" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>2025-07-13 11:30</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
@@ -25822,98 +25822,98 @@
           <t>2025-07-13 11:30</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G607" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H607" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>2025-07-13 11:30</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G608" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H608" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>2025-07-13 12:00</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
@@ -27250,98 +27250,98 @@
           <t>2025-07-13 13:30</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G641" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H641" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>2025-07-13 13:30</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G642" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H642" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>2025-07-13 14:30</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
@@ -27675,51 +27675,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
           <t>Liaw Choon Sian</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
-          <t>Cheong Jing Yoing</t>
+          <t>Billie Cheong Jing Yoing</t>
         </is>
       </c>
       <c r="H651" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>2025-07-13 15:00</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
@@ -28342,98 +28342,98 @@
           <t>2025-07-13 15:30</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H667" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>2025-07-13 15:30</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H668" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
@@ -28468,51 +28468,51 @@
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
           <t>Leo Chia Zheng Rong / Tan Xuansheng</t>
         </is>
       </c>
       <c r="H670" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
@@ -28720,51 +28720,51 @@
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
           <t>Ea Jia Gen / Keng Sing</t>
         </is>
       </c>
       <c r="H676" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
@@ -28888,98 +28888,98 @@
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G680" t="inlineStr">
         <is>
           <t>Cha / Chung Soo Ting</t>
         </is>
       </c>
       <c r="H680" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
           <t xml:space="preserve">Voon Suwen / Mandaa </t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="H681" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
@@ -29350,51 +29350,51 @@
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
           <t>Ahmad Hazeeq / NUR FARHANA</t>
         </is>
       </c>
       <c r="H691" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
@@ -29691,51 +29691,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
           <t>Toh Chee yong / Lim Chin Long</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="H699" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
@@ -29817,51 +29817,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
           <t>Ben Wong  / Jerome Teh</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H702" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
@@ -29901,51 +29901,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
           <t>Choong Yan Yin / Joey Cheng</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H704" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
@@ -30279,51 +30279,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Alaynna</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H713" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>2025-07-13 18:30</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
@@ -30652,51 +30652,51 @@
           <t>2025-07-13 19:15</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
           <t>Jasmine Sia / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H722" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>2025-07-13 19:15</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">