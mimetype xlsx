--- v1 (2026-06-30)
+++ v2 (2026-08-25)
@@ -1714,51 +1714,51 @@
           <t>2025-07-11 09:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong</t>
+          <t>Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Hj Auzi Ahadani</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-07-11 09:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -3063,51 +3063,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Tam Le-Vo (PikPok)</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong</t>
+          <t>Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-07-11 10:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3735,51 +3735,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Syed uzair sufi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong</t>
+          <t>Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-07-11 11:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
@@ -9988,51 +9988,51 @@
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Melanie Lee / Benny Lee Wan Yu</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10534,51 +10534,51 @@
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Ayden Law / Ellyn Lai</t>
+          <t>Ayden L / Ellyn Lai</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>NG WEI XIAN / Ivin Low</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
@@ -11332,51 +11332,51 @@
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Daniel Guy / Hia Lee Ann Christine</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
@@ -11883,51 +11883,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Ahmad Hazeeq / NUR FARHANA</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Ayden Law / Ellyn Lai</t>
+          <t>Ayden L / Ellyn Lai</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2025-07-12 10:30</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
@@ -12555,51 +12555,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / Lim poh suan</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Ayden Law / Ellyn Lai</t>
+          <t>Ayden L / Ellyn Lai</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
@@ -12676,51 +12676,51 @@
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Kok Leong / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
@@ -14272,51 +14272,51 @@
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
@@ -14440,51 +14440,51 @@
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Low Wai Sin</t>
+          <t>Spencer Tee / Low Wai Sin</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Kow Yap Wei / Lim Jin Liang</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
@@ -15117,51 +15117,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>chet vin / Khor Jia Chun</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Low Wai Sin</t>
+          <t>Spencer Tee / Low Wai Sin</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>2025-07-12 13:00</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
@@ -15747,51 +15747,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Rob Stirling / Nguyen Viet Hoang</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Low Wai Sin</t>
+          <t>Spencer Tee / Low Wai Sin</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2025-07-12 13:30</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Zoe Kee / Chuah Pei Ling</t>
+          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Jia Chan / Kara Simon</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -21879,51 +21879,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Fatin Nadira binti Abdul Nasser / Nadia binti Mohamed Ariffin</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>Zoe Kee / Chuah Pei Ling</t>
+          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>2025-07-12 18:00</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
@@ -22551,51 +22551,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>WATI CHE ISMAIL / phuan lee yoon</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>Zoe Kee / Chuah Pei Ling</t>
+          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
@@ -29103,51 +29103,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Alaynna</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
@@ -29518,51 +29518,51 @@
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
           <t>Chai Jia Foo / LIM JIA YING</t>
         </is>
       </c>
       <c r="H695" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">