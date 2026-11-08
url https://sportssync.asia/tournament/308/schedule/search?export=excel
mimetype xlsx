--- v0 (2026-09-22)
+++ v1 (2026-11-08)
@@ -580,51 +580,51 @@
           <t>2026-09-12 08:30</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Pei Ern Mah / Chin Yun Hsin</t>
+          <t>Pei Ern Mah / YH Chin</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Somnus` / ww</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-09-12 08:30</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2026-09-12 09:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Pei Ern Mah / Chin Yun Hsin</t>
+          <t>Pei Ern Mah / YH Chin</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Heng Eyong / Nelson Ong</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-09-12 09:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2026-09-12 10:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Pei Ern Mah / Chin Yun Hsin</t>
+          <t>Pei Ern Mah / YH Chin</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Aaron Fong / Eugene Chua</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-09-12 10:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2026-09-12 11:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Pei Ern Mah / Chin Yun Hsin</t>
+          <t>Pei Ern Mah / YH Chin</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Muhammad faris sazwan bin mohamad / Khaliff Abid bin Zainudin</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-09-12 11:30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2026-09-12 12:30</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Pei Ern Mah / Chin Yun Hsin</t>
+          <t>Pei Ern Mah / YH Chin</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Ng Shi How / Uzair Naim</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-09-12 12:30</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2026-09-12 14:15</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Encik Kamil / Yulita Yulita</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-09-12 14:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6381,51 +6381,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>ARVIN / Hew Thong Lim</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Ng wei kee / Chin Yun Hsin</t>
+          <t>Ng wei kee / YH Chin</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-09-12 14:30</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Wang Gia Xui / TAN KEN KEONG</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-09-12 15:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -6880,56 +6880,56 @@
           <t>2026-09-12 15:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya </t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Ng wei kee / Chin Yun Hsin</t>
+          <t>Ng wei kee / YH Chin</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2026-09-12 15:00</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
@@ -7221,51 +7221,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>firuz nudin / farah nurizatiey</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2026-09-12 15:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -7552,51 +7552,51 @@
           <t>2026-09-12 15:45</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya </t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Izzad Allwee / Peijing C</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2026-09-12 15:45</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Soh Jun Zhi / Chee Yan Qi</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-09-12 16:00</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -7720,51 +7720,51 @@
           <t>2026-09-12 16:00</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Ng wei kee / Chin Yun Hsin</t>
+          <t>Ng wei kee / YH Chin</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / syaza izyan</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-09-12 16:00</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -8056,51 +8056,51 @@
           <t>2026-09-12 16:15</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / syaza izyan</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2026-09-12 16:15</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
@@ -8308,51 +8308,51 @@
           <t>2026-09-12 16:30</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Teng Jia Xin / Ravn</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-09-12 16:30</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -8434,51 +8434,51 @@
           <t>2026-09-12 16:45</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Ng wei kee / Chin Yun Hsin</t>
+          <t>Ng wei kee / YH Chin</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Encik Kamil / Yulita Yulita</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-09-12 16:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
@@ -8560,51 +8560,51 @@
           <t>2026-09-12 16:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">MOHD FARIS AFNAN BIN ZAHARI / Tharra Fasya </t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>ARVIN / Hew Thong Lim</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2026-09-12 17:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Izzad Allwee / Peijing C</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Ng wei kee / Chin Yun Hsin</t>
+          <t>Ng wei kee / YH Chin</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-09-12 17:15</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -9064,51 +9064,51 @@
           <t>2026-09-12 17:45</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Lai Zheng Wei / Lau Kah Ling</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-09-12 18:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
@@ -9400,51 +9400,51 @@
           <t>2026-09-12 18:45</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Eugene Gow Jun Yi / Mananpat Dalai</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2026-09-12 19:15</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
@@ -9489,93 +9489,93 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Yap Yu Thong / Raidon Tan Xue Long</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-09-12 19:45</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>ARVIN / Hew Thong Lim</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Azzah M / Goh Siong Chong</t>
+          <t>Azzah M. / Jayden Goh</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-09-12 19:45</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
@@ -9778,51 +9778,51 @@
           <t>2026-09-13 08:30</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Chan Wen Feng / Tan Chien Boon</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-09-13 08:30</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
@@ -10282,51 +10282,51 @@
           <t>2026-09-13 09:00</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Muhammad Ridhwan Bin Mohd Nazri / NURUL HAKIM BIN AHMAD SANI</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2026-09-13 09:00</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -10791,51 +10791,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Eddy Lim / Alsafiq We</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2026-09-13 09:30</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
@@ -10959,51 +10959,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>WOO WENG YIP / LAW BOON FOONG</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-09-13 09:45</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
@@ -11925,51 +11925,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Joshua Lee Chia Chen Lee / Junwei Yeap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2026-09-13 10:45</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
@@ -12844,51 +12844,51 @@
           <t>2026-09-13 11:45</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Goh Meng Xiang / Mohamad Akmal Ariff Bin Mohamad Salleh</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2026-09-13 11:45</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
@@ -13474,51 +13474,51 @@
           <t>2026-09-13 12:30</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / Eugene Gow Jun Yi</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2026-09-13 12:30</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
@@ -13852,51 +13852,51 @@
           <t>2026-09-13 13:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Wong say Heng / Raidon Tan Xue Long</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>2026-09-13 13:15</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">