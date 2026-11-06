--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1383,51 +1383,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Aaravdev Singh Chahal A/L Amardev Singh Chahal  / Aaryandev Singh Chahal A/L Amardev Singh Chahal </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / Lai Ming Zhe</t>
+          <t>JAYMIE / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-08-01 10:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1630,51 +1630,51 @@
           <t>2026-08-01 10:20</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / Lai Ming Zhe</t>
+          <t>JAYMIE / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>SIOW JIA YU / Joyce Tee</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-08-01 10:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1803,51 +1803,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>AHMED AIZAAD KHAIRIE / lam yu yang</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / Lai Ming Zhe</t>
+          <t>JAYMIE / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-08-01 11:10</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -2134,51 +2134,51 @@
           <t>2026-08-01 11:50</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / Lai Ming Zhe</t>
+          <t>JAYMIE / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>蔡宇衡 / Ryan Bong</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-08-01 11:50</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2026-08-01 12:20</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / Lai Ming Zhe</t>
+          <t>JAYMIE / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>蔡宇衡 / Ryan Bong</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-08-01 12:40</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2428,51 +2428,51 @@
           <t>2026-08-01 13:10</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / Lai Ming Zhe</t>
+          <t>JAYMIE / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>AHMED AIZAAD KHAIRIE / lam yu yang</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-08-01 13:10</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2026-08-01 17:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Lim Chin Long / Lim poh suan</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-08-01 17:30</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3688,51 +3688,51 @@
           <t>2026-08-01 17:50</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Vivian Fortunata  / Lee Kok Qing</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-08-01 17:50</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
@@ -3898,51 +3898,51 @@
           <t>2026-08-01 18:10</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Thong Hao Bin / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-08-01 18:10</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
@@ -4066,51 +4066,51 @@
           <t>2026-08-01 18:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Iswara Kamring / Ruslan Kadir</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-08-01 18:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
@@ -4407,51 +4407,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Pauline Ng Jia Hui / Goh nai qiang</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-08-01 19:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
@@ -4570,51 +4570,51 @@
           <t>2026-08-01 20:15</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Syed azahar Syed naguib / Shahara Antartika</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-08-01 21:05</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Vivian Fortunata  / Lee Kok Qing</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Khayra Nafeesa Binti Mohd Hazly</t>
+          <t>Hazly Yusof  / Khayra Nafeesa Binti Mohd Hazly</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>