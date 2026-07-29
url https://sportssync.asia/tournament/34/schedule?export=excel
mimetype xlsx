--- v0 (2025-10-19)
+++ v1 (2026-07-29)
@@ -580,51 +580,51 @@
           <t>2025-08-23 08:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>ELLY CHOO / WONG LAI MUN</t>
+          <t>ELLY CHOO / Wong Lai Mun</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>CHENG PEI XIN / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-08-23 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -795,88 +795,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yap Zhen / Vivian Hoo Kah Mun</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>ELLY CHOO / WONG LAI MUN</t>
+          <t>ELLY CHOO / Wong Lai Mun</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-08-23 08:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Ho Pei Le  / Desiree Siow Hao Shan</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-08-23 08:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -963,51 +963,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Ong May Gie / Kuah Shu Fang</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Fern Gilders</t>
+          <t>Cindy Koh / Fern Gilders</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-08-23 08:15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1047,88 +1047,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Ho Pei Le  / Desiree Siow Hao Shan</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>ELLY CHOO / WONG LAI MUN</t>
+          <t>ELLY CHOO / Wong Lai Mun</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-08-23 08:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>CHENG PEI XIN / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-08-23 08:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1215,51 +1215,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Lee Li Shah / Chang Ming Yee</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Fern Gilders</t>
+          <t>Cindy Koh / Fern Gilders</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-08-23 08:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1336,56 +1336,56 @@
           <t>2025-08-23 08:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>ELLY CHOO / WONG LAI MUN</t>
+          <t>ELLY CHOO / Wong Lai Mun</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025-08-23 08:45</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2025-08-23 09:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Yap Zhen / Vivian Hoo Kah Mun</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-08-23 09:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2025-08-23 09:15</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Fern Gilders</t>
+          <t>Cindy Koh / Fern Gilders</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>KOH CHEN LIN / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-08-23 09:15</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2596,56 +2596,56 @@
           <t>2025-08-23 12:15</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>SAMUEL CHAN CHIA KING  / Chan Guo Jing</t>
+          <t>Samuel Chan Chia King / Chan Guo Jing</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-08-23 12:15</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>SAMUEL CHAN CHIA KING  / Chan Guo Jing</t>
+          <t>Samuel Chan Chia King / Chan Guo Jing</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-08-23 12:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -3105,51 +3105,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>TAN BOON CHUAN / Christopher Chin Lik Quan</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-08-23 12:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-08-23 13:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2025-08-23 13:15</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>SAMUEL CHAN CHIA KING  / Chan Guo Jing</t>
+          <t>Samuel Chan Chia King / Chan Guo Jing</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>TAN BOON CHUAN / Christopher Chin Lik Quan</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-08-23 13:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-08-23 13:30</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Melvin Koh Kye Way</t>
+          <t>Oswald Chok  / Melvin Koh Kye Way</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>LUI JUN / MJ</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-08-23 13:30</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2025-08-23 14:00</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Melvin Koh Kye Way</t>
+          <t>Oswald Chok  / Melvin Koh Kye Way</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Nathanael V Mahendran / Low Meng Jin</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-08-23 14:00</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -4780,51 +4780,51 @@
           <t>2025-08-23 14:30</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Melvin Koh Kye Way</t>
+          <t>Oswald Chok  / Melvin Koh Kye Way</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t xml:space="preserve">Norazizi bin Mohamed / Arif Bunayya </t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-08-23 14:30</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -5247,93 +5247,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / Chin June Yue</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Melvin Koh Kye Way</t>
+          <t>Oswald Chok  / Melvin Koh Kye Way</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-08-23 15:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>LOH YIHERN / Vekaash Gobu</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-08-23 15:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5620,51 +5620,51 @@
           <t>2025-08-23 15:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>How Cheong Fong / Teoh Eng Chuan</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-08-23 15:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -5919,51 +5919,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / Chin June Yue</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-08-23 16:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
@@ -6334,51 +6334,51 @@
           <t>2025-08-23 17:00</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Siow Yong Xin</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2025-08-23 17:00</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
@@ -6418,93 +6418,93 @@
           <t>2025-08-23 17:00</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Charles Chin / POON LAI LING</t>
+          <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Noor azree bin nordin / Natasha binti md yusoff</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2025-08-23 17:00</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Kuek Sheng Yong / Gwee Xian Ying</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2025-08-23 17:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
@@ -6544,93 +6544,93 @@
           <t>2025-08-23 17:15</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Annie Toh Mei Yi / Chin Jin Jet</t>
+          <t>ANNIE TOH MEI YI / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Yong Kah Kei / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-08-23 17:15</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Yap siow siong</t>
+          <t>Rinachelle Dieh Ling Teck / Thomas yap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t xml:space="preserve">LOH YIHERN / Soo Hui Chin </t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-08-23 17:15</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Kong Chien Yien / Chong ser keong </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Farah Lina binti Nor Azman / AHMAD AZHARI BIN ROSLI</t>
+          <t>Farah A / AHMAD AZHARI BIN ROSLI</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-08-23 17:15</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Yeo Kwong Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Annie Toh Mei Yi / Chin Jin Jet</t>
+          <t>ANNIE TOH MEI YI / Chin Jin Jet</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-08-23 17:30</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -6922,93 +6922,93 @@
           <t>2025-08-23 17:30</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Charles Chin / POON LAI LING</t>
+          <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Farah Lina binti Nor Azman / AHMAD AZHARI BIN ROSLI</t>
+          <t>Farah A / AHMAD AZHARI BIN ROSLI</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-08-23 17:30</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Gan Hong Wei / Loke Jia Hui</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2025-08-23 17:45</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
@@ -7095,51 +7095,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Siow Yong Xin</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Yap siow siong</t>
+          <t>Rinachelle Dieh Ling Teck / Thomas yap</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-08-23 17:45</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
@@ -7305,93 +7305,93 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Giovan / Jia Yi Chu</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Annie Toh Mei Yi / Chin Jin Jet</t>
+          <t>ANNIE TOH MEI YI / Chin Jin Jet</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2025-08-23 18:00</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Yap siow siong</t>
+          <t>Rinachelle Dieh Ling Teck / Thomas yap</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-08-23 18:00</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
@@ -7426,93 +7426,93 @@
           <t>2025-08-23 18:00</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Charles Chin / POON LAI LING</t>
+          <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t xml:space="preserve">Kong Chien Yien / Chong ser keong </t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-08-23 18:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>EugeneTaiYuZhe / Yap Zhen</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2025-08-23 18:15</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
@@ -7594,56 +7594,56 @@
           <t>2025-08-23 18:15</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Yap siow siong</t>
+          <t>Rinachelle Dieh Ling Teck / Thomas yap</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-08-23 18:15</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
@@ -7678,51 +7678,51 @@
           <t>2025-08-23 18:15</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Farah Lina binti Nor Azman / AHMAD AZHARI BIN ROSLI</t>
+          <t>Farah A / AHMAD AZHARI BIN ROSLI</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Noor azree bin nordin / Natasha binti md yusoff</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2025-08-23 18:15</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
@@ -7767,51 +7767,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Choong Yan Yin / Than Kok Theng</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-08-23 18:30</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -7893,51 +7893,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">LOH YIHERN / Soo Hui Chin </t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-08-23 18:45</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
@@ -7972,51 +7972,51 @@
           <t>2025-08-23 18:45</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Chong Kai Siong / TAN YUN CHING</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2025-08-23 18:45</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
@@ -8061,93 +8061,93 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-08-23 19:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Loo Wei Jing / LOO JIA WEN</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-08-23 19:00</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
@@ -8224,51 +8224,51 @@
           <t>2025-08-23 19:15</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Yeo Kwong Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-08-23 19:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -8308,98 +8308,98 @@
           <t>2025-08-23 19:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-08-23 19:15</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Cedric Soh Chee Yuan / Christina Choong Kar Yan</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Charles Chin / POON LAI LING</t>
+          <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-08-23 19:15</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
@@ -8439,51 +8439,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-08-23 19:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -8560,51 +8560,51 @@
           <t>2025-08-23 19:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>DORIS LIM / Yugi T</t>
+          <t>Doris Lim / Yugi T</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Giovan / Jia Yi Chu</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-08-23 20:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
@@ -8775,93 +8775,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-08-24 08:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Lim yi wen</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / tan pei ting</t>
+          <t>Shaine Mui / tan pei ting</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2025-08-24 08:00</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
@@ -8943,93 +8943,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Lim Jia Yin / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-08-24 08:15</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Voon Suwen / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2025-08-24 08:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
@@ -9111,51 +9111,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-08-24 08:30</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
@@ -9279,93 +9279,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Voon Suwen / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / tan pei ting</t>
+          <t>Shaine Mui / tan pei ting</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-08-24 08:45</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2025-08-24 08:45</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
@@ -9489,51 +9489,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Voon Suwen / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2025-08-24 09:00</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
@@ -9610,93 +9610,93 @@
           <t>2025-08-24 09:15</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / tan pei ting</t>
+          <t>Shaine Mui / tan pei ting</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Lim Jia Yin / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-08-24 09:15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Lim yi wen</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2025-08-24 09:15</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
@@ -9820,51 +9820,51 @@
           <t>2025-08-24 09:30</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Lim yi wen</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2025-08-24 09:30</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
@@ -9946,51 +9946,51 @@
           <t>2025-08-24 09:45</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / tan pei ting</t>
+          <t>Shaine Mui / tan pei ting</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2025-08-24 09:45</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
@@ -10114,56 +10114,56 @@
           <t>2025-08-24 10:00</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / tan pei ting</t>
+          <t>Shaine Mui / tan pei ting</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2025-08-24 10:15</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
@@ -10203,130 +10203,130 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Lim Jia Yin / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Tam Siew Fun / Liaw Pei Yean</t>
+          <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-08-24 10:30</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / tan pei ting</t>
+          <t>Shaine Mui / tan pei ting</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2025-08-24 10:45</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Jasmine Sia  / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-08-24 10:45</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -10408,51 +10408,51 @@
           <t>2025-08-24 11:30</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE CHAN AI TING / Aoi Takeda </t>
+          <t xml:space="preserve">Alice Chan / Aoi Takeda </t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Aqsa Syazwannie / Siti Asnidah Binti Zamri</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-08-24 12:00</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -10534,98 +10534,98 @@
           <t>2025-08-24 12:00</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Liong Jing Wei / Tee Chee Wei</t>
+          <t>Liong Jing Wei / Edward Tee</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Ibuki Kinoshita  / Yudai Takagi</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2025-08-24 12:00</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t xml:space="preserve">Goh nai qiang / Kang Yuan Shing </t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Gan Hong Wei / RONAN KING YUENT</t>
+          <t>Gan Hong Wei / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2025-08-24 12:00</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
@@ -10702,51 +10702,51 @@
           <t>2025-08-24 12:15</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>CHAN ZHI FOONG / KIM DONG HYOK</t>
+          <t>Alex C / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Kanumbu Agussalim / AHMAD AZHARI BIN ROSLI</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2025-08-24 12:15</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
@@ -11038,51 +11038,51 @@
           <t>2025-08-24 12:30</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Liong Jing Wei / Tee Chee Wei</t>
+          <t>Liong Jing Wei / Edward Tee</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Lai Man Wai / Joel Hong Zi Rong</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2025-08-24 12:30</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
@@ -11211,51 +11211,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Kuan Wei Yann / Beh Yu Wei</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>CHAN ZHI FOONG / KIM DONG HYOK</t>
+          <t>Alex C / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-08-24 12:45</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
@@ -11332,51 +11332,51 @@
           <t>2025-08-24 12:45</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Gan Hong Wei / RONAN KING YUENT</t>
+          <t>Gan Hong Wei / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Benedict Chan Sheng An / Wong Khee Chun</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-08-24 12:45</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
@@ -11463,51 +11463,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Ryan Foo / Lee Yee@Jack Lee</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>CHAN ZHI FOONG / KIM DONG HYOK</t>
+          <t>Alex C / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2025-08-24 13:00</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
@@ -11542,51 +11542,51 @@
           <t>2025-08-24 13:00</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Liong Jing Wei / Tee Chee Wei</t>
+          <t>Liong Jing Wei / Edward Tee</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Kelvin Lye  / Chong Tzu Leong</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2025-08-24 13:00</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
@@ -11841,51 +11841,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Charles Chin / TAN XUAN TING</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Gan Hong Wei / RONAN KING YUENT</t>
+          <t>Gan Hong Wei / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-08-24 13:15</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
@@ -11962,51 +11962,51 @@
           <t>2025-08-24 13:30</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>ng dickson / KINO T</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2025-08-24 13:30</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
@@ -12088,51 +12088,51 @@
           <t>2025-08-24 13:30</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Terence Lim Ming Jern / Cheong Zhen Wei</t>
+          <t>Terence Lim Ming Jern / Dwayne</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Mohammad Azri Mastan / Mohd Amir Nizam bin Maslan</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-08-24 13:45</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
@@ -12256,93 +12256,93 @@
           <t>2025-08-24 13:45</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>XK / Lim Chun Chang</t>
+          <t>XK / Shawn Lim</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Haziq bin Hamizan / Hazmi Bin Hamizan</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2025-08-24 14:00</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>William lamchiyang  / Yap Kim Kit</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2025-08-24 14:00</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
@@ -12424,51 +12424,51 @@
           <t>2025-08-24 14:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Terence Lim Ming Jern / Cheong Zhen Wei</t>
+          <t>Terence Lim Ming Jern / Dwayne</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Haziq bin Hamizan / Hazmi Bin Hamizan</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2025-08-24 14:15</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
@@ -12597,88 +12597,88 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Mohammad Azri Mastan / Mohd Amir Nizam bin Maslan</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>XK / Lim Chun Chang</t>
+          <t>XK / Shawn Lim</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2025-08-24 14:30</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Mirza Ashraf bin Azmi / Azzim Zahid bin Azmi</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>2025-08-24 14:30</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
@@ -12760,56 +12760,56 @@
           <t>2025-08-24 14:30</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Terence Lim Ming Jern / Cheong Zhen Wei</t>
+          <t>Terence Lim Ming Jern / Dwayne</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>XK / Lim Chun Chang</t>
+          <t>XK / Shawn Lim</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>2025-08-24 14:45</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
@@ -13101,51 +13101,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Brian Lee How Cheng / Hee Kah Seng</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>CHAN ZHI FOONG / KIM DONG HYOK</t>
+          <t>Alex C / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>2025-08-24 15:15</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
@@ -13264,56 +13264,56 @@
           <t>2025-08-24 15:15</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Liong Jing Wei / Tee Chee Wei</t>
+          <t>Liong Jing Wei / Edward Tee</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>XK / Lim Chun Chang</t>
+          <t>XK / Shawn Lim</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>2025-08-24 15:15</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
@@ -13390,51 +13390,51 @@
           <t>2025-08-24 15:30</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>CHAN ZHI FOONG / KIM DONG HYOK</t>
+          <t>Alex C / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>TEW CHENG JIE / Lee Kok Qing</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>2025-08-24 15:30</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
@@ -13521,88 +13521,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>ng dickson / KINO T</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Liong Jing Wei / Tee Chee Wei</t>
+          <t>Liong Jing Wei / Edward Tee</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>2025-08-24 15:45</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>CHAN ZHI FOONG / KIM DONG HYOK</t>
+          <t>Alex C / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t xml:space="preserve">Goh nai qiang / Kang Yuan Shing </t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>2025-08-24 15:45</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
@@ -14151,88 +14151,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Loh Shye Sheng</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Toh Chee yong / Mui Yee Xuan</t>
+          <t>Toh Chee yong / Shaine Mui</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>2025-08-24 17:15</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Lee Kok Qing / Chua Jia Jie</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>2025-08-24 17:15</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
@@ -14277,51 +14277,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Megan Layla Foo / KIM DONG HYOK</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2025-08-24 17:30</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
@@ -14403,51 +14403,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>chet vin / Lynn</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Toh Chee yong / Mui Yee Xuan</t>
+          <t>Toh Chee yong / Shaine Mui</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2025-08-24 17:30</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
@@ -14529,51 +14529,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t xml:space="preserve">Ooi Li Anne / Ryan Wong </t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>2025-08-24 17:45</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
@@ -14697,51 +14697,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Cheong Jin Li / Lim Yih Teng</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2025-08-24 17:45</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
@@ -14949,51 +14949,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Ryan Foo / Joey Cheng</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2025-08-24 18:00</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
@@ -15154,51 +15154,51 @@
           <t>2025-08-24 18:15</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Toh Chee yong / Mui Yee Xuan</t>
+          <t>Toh Chee yong / Shaine Mui</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t xml:space="preserve">Ivan Tan Zheng Hong / Aoi Takeda </t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2025-08-24 18:15</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
@@ -15280,51 +15280,51 @@
           <t>2025-08-24 18:15</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t xml:space="preserve">Leong siau lian / William lamchiyang </t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>2025-08-24 18:30</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
@@ -15700,51 +15700,51 @@
           <t>2025-08-24 19:15</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Alaynna / Brian Lee How Cheng</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>2025-08-24 19:15</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
@@ -15784,51 +15784,51 @@
           <t>2025-08-24 19:15</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Loh Shye Sheng</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>2025-08-24 19:30</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
@@ -15910,93 +15910,93 @@
           <t>2025-08-24 19:30</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Lee Yee@Jack Lee / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2025-08-24 19:30</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Chau Hui Min / ng dickson</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2025-08-24 19:45</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
@@ -16036,140 +16036,140 @@
           <t>2025-08-24 19:45</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>2025-08-24 20:15</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t xml:space="preserve">Ooi Li Anne / Ryan Wong </t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Law Jia Qi / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>2025-08-24 20:45</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Lim Kai Sen / HOE SHI YUN</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jessica Keng Jia Hui</t>
+          <t>RONAN SHIMABUKURO / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>