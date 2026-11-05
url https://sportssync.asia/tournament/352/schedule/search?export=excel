--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -4822,51 +4822,51 @@
           <t>2026-09-04 13:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / chajunhao</t>
+          <t>JunFai S / chajunhao</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t xml:space="preserve">CD / limxinghooi </t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-09-04 13:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Isaac Tan Yee Zor / ONG CHIN LOONG</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / chajunhao</t>
+          <t>JunFai S / chajunhao</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-09-04 13:45</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5331,51 +5331,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Ivan Ng Tien Yuen / Sim Wei Liang</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / chajunhao</t>
+          <t>JunFai S / chajunhao</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-09-04 14:00</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court Grand Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>CHIN JUN AN / Reggie Ting Wei Liang</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / chajunhao</t>
+          <t>JunFai S / chajunhao</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-09-04 14:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court Grand Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5667,51 +5667,51 @@
           <t>Court Grand Court 1</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Tan thien hua  / Chuah Di Ken</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / chajunhao</t>
+          <t>JunFai S / chajunhao</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-09-04 14:45</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court Grand Court 2</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2026-09-04 15:15</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court Grand Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / chajunhao</t>
+          <t>JunFai S / chajunhao</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>marcus tan lok chung / Ng Sun Ly</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-09-04 15:15</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court Grand Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -8229,51 +8229,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t xml:space="preserve">Ching Jun Kong / Yeoh Kean San </t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Shawn Loo / Goh Siong Chong</t>
+          <t>Shawn Loo / Jayden Goh</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2026-09-04 18:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court P8</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Lee Jia Sheng / Eric Loh</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Shawn Loo / Goh Siong Chong</t>
+          <t>Shawn Loo / Jayden Goh</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-09-04 18:30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court P8</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -9904,51 +9904,51 @@
           <t>2026-09-04 18:45</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court P13</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Chong Yen Pin / Wan Ying</t>
+          <t>Chong Yen Pin / Tan Wan Ying</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Amelia Lee Pheik Min / EELIN YONG</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>2026-09-04 19:00</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court Grand Court 1</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
@@ -10744,51 +10744,51 @@
           <t>2026-09-04 19:15</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Shawn Loo / Goh Siong Chong</t>
+          <t>Shawn Loo / Jayden Goh</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Ching jia jun / Jian Shen Goh</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>2026-09-04 19:15</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court P8</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
@@ -11169,51 +11169,51 @@
           <t>Court P13</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Pei Teng / Ching Dan Yang </t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Chong Yen Pin / Wan Ying</t>
+          <t>Chong Yen Pin / Tan Wan Ying</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>2026-09-04 19:30</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court Grand Court 1</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
@@ -11337,51 +11337,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>TAN JIA LUN / Patrick Tan Ming Song</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Shawn Loo / Goh Siong Chong</t>
+          <t>Shawn Loo / Jayden Goh</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2026-09-04 19:30</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
@@ -11799,51 +11799,51 @@
           <t>Court P13</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Anna Lam / Mika Low</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Chong Yen Pin / Wan Ying</t>
+          <t>Chong Yen Pin / Tan Wan Ying</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2026-09-04 19:45</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court P12</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
@@ -12046,51 +12046,51 @@
           <t>2026-09-04 19:45</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Court P9</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Chong Yen Pin / Wan Ying</t>
+          <t>Chong Yen Pin / Tan Wan Ying</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Joynn Lee / CHOK JING YIN</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2026-09-04 19:45</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court P11</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">