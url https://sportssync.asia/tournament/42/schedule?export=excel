--- v0 (2025-12-01)
+++ v1 (2026-07-27)
@@ -2008,56 +2008,56 @@
           <t>2025-08-08 23:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court GS</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Charmaine Lai</t>
+          <t>Ken Foo Hsien Loong / Charmaine Lai</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Yap Lay Li / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Yap Lay Li / Oswald Chok </t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-08-09 00:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court CC</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2097,214 +2097,214 @@
           <t>Court GS</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Nurshazwani Shamsuddin / Syabil Shaharudin</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Charmaine Lai</t>
+          <t>Ken Foo Hsien Loong / Charmaine Lai</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-08-09 00:20</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court CC</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">Hsuan Tsai / Vincent </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Yap Lay Li / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Yap Lay Li / Oswald Chok </t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025-08-09 00:20</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court GS</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Wang Chee Wei  / KOE ZHENG JIE</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Charmaine Lai</t>
+          <t>Ken Foo Hsien Loong / Charmaine Lai</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-08-09 00:40</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court CC</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Hsuan Tsai / Vincent </t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Charmaine Lai</t>
+          <t>Ken Foo Hsien Loong / Charmaine Lai</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-08-09 00:40</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court GS</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Yap Lay Li / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Yap Lay Li / Oswald Chok </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Nurshazwani Shamsuddin / Syabil Shaharudin</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-08-09 01:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court CC</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2025-08-09 01:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court GS</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Yap Lay Li / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Yap Lay Li / Oswald Chok </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Wang Chee Wei  / KOE ZHENG JIE</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-08-09 01:20</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court CC</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">