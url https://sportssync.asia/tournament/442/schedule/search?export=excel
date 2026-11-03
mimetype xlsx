--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -2060,174 +2060,174 @@
           <t>Team Event</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-09-19 13:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-09-19 14:15</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court E1</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-09-19 14:15</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>