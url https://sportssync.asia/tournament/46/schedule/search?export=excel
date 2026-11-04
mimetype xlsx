--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -580,51 +580,51 @@
           <t>2025-11-01 08:20</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Ahmad Jasri Bin Badaruddin / Fadzmie Assman bin Zaiman</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-11-01 08:20</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -879,51 +879,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Raja mohamad farizal bin raja mohamed ghazalli</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Iman Azizul / Muhammad Amir Aizzat Bin Mohd Nafiah</t>
+          <t>Iman Azizul / AMIR AIZZAT</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-11-01 08:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Yeoh Yun Han / Kua Yong Wen</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-11-01 08:40</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1551,88 +1551,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Tan Chun Guan / Yap Chee Kian</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Iman Azizul / Muhammad Amir Aizzat Bin Mohd Nafiah</t>
+          <t>Iman Azizul / AMIR AIZZAT</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-11-01 08:50</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>MUHAMMAD HANIF BIN SULAIMAN / Mohd Ruzaidi Bin Abdul Rani</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-11-01 08:50</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Ahmad Jasri Bin Badaruddin / Fadzmie Assman bin Zaiman</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025-11-01 09:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2596,56 +2596,56 @@
           <t>2025-11-01 09:20</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-01 09:20</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2890,51 +2890,51 @@
           <t>2025-11-01 09:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Iman Azizul / Muhammad Amir Aizzat Bin Mohd Nafiah</t>
+          <t>Iman Azizul / AMIR AIZZAT</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Lee Chin Peng / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-11-01 09:30</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2025-11-01 09:50</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Yeoh Yun Han / Kua Yong Wen</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-11-01 09:50</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2025-11-01 10:00</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Cheung kwong hoong / Cheng Junyang</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-11-01 10:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4234,51 +4234,51 @@
           <t>2025-11-01 10:10</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Iman Azizul / Muhammad Amir Aizzat Bin Mohd Nafiah</t>
+          <t>Iman Azizul / AMIR AIZZAT</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>SOO JONG CHOON / Tung Thian Lai</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-11-01 10:10</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2025-11-01 10:20</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Cheung kwong hoong / Cheng Junyang</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-11-01 10:20</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -5247,88 +5247,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>NG ENG SENG / LIM CHIN NGIAP</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Iman Azizul / Muhammad Amir Aizzat Bin Mohd Nafiah</t>
+          <t>Iman Azizul / AMIR AIZZAT</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-11-01 10:40</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>MUHAMMAD HANIF BIN SULAIMAN / Mohd Ruzaidi Bin Abdul Rani</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-11-01 10:40</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5709,88 +5709,88 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Tuen Wai Chun / Ong Boon Bing</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Ahmad Farid Bin Omar / MUHAMMAD KAMARUL JAMALUDDIN PAUL</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
@@ -5956,98 +5956,98 @@
           <t>2025-11-01 11:10</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>ONG CHONG KHIM / CHIN WAI KIAN</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-11-01 11:10</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Mohd Azlan Abdul Manap / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-11-01 11:10</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6087,135 +6087,135 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Gan Jun Hong / TAI SHANG MING</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2025-11-01 11:20</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>NG ENG SENG / LIM CHIN NGIAP</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-11-01 11:50</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Samuel Chan Chia King / SOONG JUN FAI</t>
+          <t>Samuel Chan Chia King / JunFai S</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2025-11-01 12:20</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -6544,51 +6544,51 @@
           <t>2025-11-01 13:40</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
+          <t>Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Raja Nadia Salwana Binti Raja Hisham / MOHAMMED BUKHARI BIN ISMAIL</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-11-01 13:50</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
@@ -6759,51 +6759,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>MIMI CHEN / NG SENG HOI</t>
+          <t>Mimi Chen / NG SENG HOI</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-11-01 13:50</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Gan Jun Hong / chong shin yi</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
+          <t>Muhammad Zaki / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2025-11-01 13:50</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -7095,51 +7095,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Chong Kai Siong / TAN YUN CHING</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>MIMI CHEN / NG SENG HOI</t>
+          <t>Mimi Chen / NG SENG HOI</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-11-01 14:00</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
@@ -7179,88 +7179,88 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
+          <t>Muhammad Zaki / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2025-11-01 14:00</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
+          <t>Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Gan Jun Hong / chong shin yi</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-11-01 14:10</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
@@ -7473,93 +7473,93 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Muhammad Ikmal bin Iswadi / ‘AINAA BINTI ABDUL RASHID</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>MIMI CHEN / NG SENG HOI</t>
+          <t>Mimi Chen / NG SENG HOI</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2025-11-01 14:10</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Yeoh Guan Aun / MASRI AYOB</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
+          <t>Muhammad Zaki / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-11-01 14:10</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
@@ -7809,93 +7809,93 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Tan Kok Fong / LAM KAR MAN</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>MIMI CHEN / NG SENG HOI</t>
+          <t>Mimi Chen / NG SENG HOI</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
+          <t>Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -8182,56 +8182,56 @@
           <t>2025-11-01 14:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
+          <t>Muhammad Zaki / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
+          <t>Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-11-01 14:30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
@@ -8476,98 +8476,98 @@
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>MIMI CHEN / NG SENG HOI</t>
+          <t>Mimi Chen / NG SENG HOI</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Low KA loon / LEE SUET YEN</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Yeoh Guan Aun / MASRI AYOB</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
+          <t>Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
@@ -8854,51 +8854,51 @@
           <t>2025-11-01 14:50</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
+          <t>Muhammad Zaki / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Raja Nadia Salwana Binti Raja Hisham / MOHAMMED BUKHARI BIN ISMAIL</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-11-01 15:00</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
@@ -9484,51 +9484,51 @@
           <t>2025-11-01 15:20</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>MIMI CHEN / NG SENG HOI</t>
+          <t>Mimi Chen / NG SENG HOI</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Wong Seng Yip / Chow Mei Teng</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2025-11-01 15:40</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
@@ -9652,51 +9652,51 @@
           <t>2025-11-01 15:40</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
+          <t>Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2025-11-01 16:00</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">