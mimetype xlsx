--- v0 (2025-12-01)
+++ v1 (2026-06-11)
@@ -9190,51 +9190,51 @@
           <t>2025-09-13 21:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Syed Uzair sufi bin syed ibrahim / Razlan Rawi</t>
+          <t>Syed Uzair / Razlan Rawi</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Leong Mun Chun / Mun Hoe Leong</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2025-09-13 21:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -9358,51 +9358,51 @@
           <t>2025-09-13 21:40</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Syed Uzair sufi bin syed ibrahim / Razlan Rawi</t>
+          <t>Syed Uzair / Razlan Rawi</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Adrian Choi Kok Wye / Lim Choon Chye</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>2025-09-13 21:40</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
@@ -12886,93 +12886,93 @@
           <t>2025-09-14 18:30</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Syed Uzair sufi bin syed ibrahim / Razlan Rawi</t>
+          <t>Syed Uzair / Razlan Rawi</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Fong Xuan / Lee Zhi Peng Xavier</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-09-14 19:00</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Syed Uzair sufi bin syed ibrahim / Razlan Rawi</t>
+          <t>Syed Uzair / Razlan Rawi</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Isaac Kwa / Desmond Kong</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>2025-09-14 19:00</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
@@ -13138,93 +13138,93 @@
           <t>2025-09-14 19:30</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Syed Uzair sufi bin syed ibrahim / Razlan Rawi</t>
+          <t>Syed Uzair / Razlan Rawi</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Mohammad safarisham kelvin sembai / Muhammad Ashaari zainal abidin</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2025-09-14 20:30</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Syed Uzair sufi bin syed ibrahim / Razlan Rawi</t>
+          <t>Syed Uzair / Razlan Rawi</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Mohd Faizal Bin Othman / Chee Seng Pua</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>2025-09-14 20:30</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">