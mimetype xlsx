--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -1047,51 +1047,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Yip Pei Yi / Tan Fang</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1383,51 +1383,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Rafizah binti Ramelan / muhammad syahidee bin yusof</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025-11-08 09:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Nursyahida Binti Nazir / Chng Shun Yong </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -2218,51 +2218,51 @@
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t xml:space="preserve">Bash / Caty Tan </t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
@@ -2554,51 +2554,51 @@
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Muhammad Amzar Bin Mohd Yahaya / Aina Madihah binti Mohktar</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-11-08 10:45</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Yu sheau shyan / Yam Jin Hui</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-11-08 11:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Tan Fang / Gan Heng Guan</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Muhammad Irfan Bin Azhan / Muhammad ihsan bin aminuddin</t>
+          <t>Irfan A / Muhammad ihsan bin aminuddin</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2025-11-08 15:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Farhad Abdul rahim / Faizal Afizi Bin Rusly</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
+          <t>Omar Aziz / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-11-08 15:15</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7515,51 +7515,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Mooi Chee Leong / Loh Chuan Mien</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Muhammad Irfan Bin Azhan / Muhammad ihsan bin aminuddin</t>
+          <t>Irfan A / Muhammad ihsan bin aminuddin</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
@@ -7599,51 +7599,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>TAN ZHANG LU / Si Kee Chuen</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
+          <t>Omar Aziz / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-11-08 15:45</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
+          <t>Omar Aziz / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-11-08 16:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
@@ -8854,51 +8854,51 @@
           <t>2025-11-08 16:30</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Muhammad Irfan Bin Azhan / Muhammad ihsan bin aminuddin</t>
+          <t>Irfan A / Muhammad ihsan bin aminuddin</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>LIM YIN QUAN VINCENT / YAP CHEE YEE</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-11-08 16:30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
@@ -9610,51 +9610,51 @@
           <t>2025-11-08 17:15</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
+          <t>Omar Aziz / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-11-08 17:15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2025-11-08 17:30</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Muhammad Irfan Bin Azhan / Muhammad ihsan bin aminuddin</t>
+          <t>Irfan A / Muhammad ihsan bin aminuddin</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>BRYAN SAN SIEW SIONG / Sebastien wong yong heng</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-11-08 17:30</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10954,51 +10954,51 @@
           <t>2025-11-08 18:15</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
+          <t>Omar Aziz / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Eymeerul Eyman Bin Emeel Rizal / Emeel Rizal Bin Mohd Nordin</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2025-11-08 18:15</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
@@ -11211,51 +11211,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t xml:space="preserve">WOO CHAO DONG  / Poul Huang Yu Guang </t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Muhammad Irfan Bin Azhan / Muhammad ihsan bin aminuddin</t>
+          <t>Irfan A / Muhammad ihsan bin aminuddin</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-11-08 18:15</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
@@ -11710,51 +11710,51 @@
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
+          <t>Fae Fauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">