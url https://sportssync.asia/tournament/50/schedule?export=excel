--- v0 (2025-11-15)
+++ v1 (2026-05-13)
@@ -790,51 +790,51 @@
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Joline Tee Qianling / Tristan Lim</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2025-11-08 09:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Firdhaus bin Che Hassan / Jannatul-Ashikin Binti Badarudin </t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-11-08 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Keith Hor / Zoey Hui</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-11-08 09:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2025-11-08 10:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Seng Yip / TAN SIEW TIENG </t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-11-08 10:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>LOW KEAN LIM / Koh Boon Eng</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Tee Chee Xiang / Judith Lim Jia Ying</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-11-08 11:00</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>MOHD THABRANI BIN MARWAN / Yau Ye Song</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Lee Chin Yeow / Jarryl Liew Meng Yee</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-11-08 13:15</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>chet vin / FOO TIANG KIM</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-08 13:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2025-11-08 14:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-11-08 14:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>TANG JIA YAO / FAN KING SXING</t>
+          <t>TANG JIA YAO / Louis FAN</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Chow chee leng / Tan Jun Hong</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-11-08 14:30</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-11-08 14:45</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Dancing King / Justin Wong Chun Foong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>TAN ZHANG LU / Si Kee Chuen</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-11-08 14:45</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -7258,51 +7258,51 @@
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Dancing King / Justin Wong Chun Foong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Eymeerul Eyman Bin Emeel Rizal / Emeel Rizal Bin Mohd Nordin</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
@@ -8266,51 +8266,51 @@
           <t>2025-11-08 16:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Dancing King / Justin Wong Chun Foong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-11-08 16:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2025-11-08 17:00</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Dancing King / Justin Wong Chun Foong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Farhad Abdul rahim / Faizal Afizi Bin Rusly</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-11-08 17:00</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -10282,51 +10282,51 @@
           <t>2025-11-08 17:45</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Dancing King / Justin Wong Chun Foong</t>
+          <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-11-08 17:45</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -11715,51 +11715,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Norfaeeza binti muhamad pauzi / Ahmad Shukry Sahil</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
@@ -12340,51 +12340,51 @@
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / LAM KAR MAN</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2025-11-09 10:45</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
@@ -12681,51 +12681,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Vincent ong York khoon / Siow Yong Xin</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">