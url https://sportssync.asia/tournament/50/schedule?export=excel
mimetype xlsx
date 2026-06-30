--- v1 (2026-05-13)
+++ v2 (2026-06-30)
@@ -5032,51 +5032,51 @@
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Tam Jian Wei / Low Jee Keong</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-11-08 12:45</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2025-11-08 13:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Mohd Nurakmal Bin Nasir / OMAIR REEZA BIN MOREEZA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-11-08 13:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5667,51 +5667,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>AHMAD HUZAIMI BIN SHAMSAIMI / Muhammad amirul amri</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-11-08 13:45</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
@@ -5835,51 +5835,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>N. Mohd. Ruzaimiakmal bin N. Ruhadii / Rostam efindi bin Mohd yusuf</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-11-08 14:00</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Muhammad Afif Zakwan Abdul Rahman / Muhammad Ruzaidie</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-11-08 14:15</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6586,51 +6586,51 @@
           <t>2025-11-08 15:00</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Eymeerul Eyman Bin Emeel Rizal / Emeel Rizal Bin Mohd Nordin</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-11-08 15:00</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -7132,51 +7132,51 @@
           <t>2025-11-08 15:15</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Patrick Wong Chang Yang / Seah Poi Yak</t>
+          <t>Patrick Wong Chang Yang / Wilson Seah</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Lok Jian Yuan / KWAN TEE WAI</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-11-08 15:15</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
@@ -7930,51 +7930,51 @@
           <t>2025-11-08 16:00</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Farhad Abdul rahim / Faizal Afizi Bin Rusly</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2025-11-08 16:00</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Ng Yong Jun / Miqueel Iglesias</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Patrick Wong Chang Yang / Seah Poi Yak</t>
+          <t>Patrick Wong Chang Yang / Wilson Seah</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-11-08 16:00</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -8817,51 +8817,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Ali Zaynal Abidin bin Othman / Tuan Asyran Bin Abdullah</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Patrick Wong Chang Yang / Seah Poi Yak</t>
+          <t>Patrick Wong Chang Yang / Wilson Seah</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2025-11-08 16:30</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
@@ -8943,51 +8943,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>TAN ZHANG LU / Si Kee Chuen</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-11-08 16:45</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
@@ -9489,51 +9489,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Kau Weng Kin / Choo Meng Kin</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Patrick Wong Chang Yang / Seah Poi Yak</t>
+          <t>Patrick Wong Chang Yang / Wilson Seah</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2025-11-08 17:00</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
@@ -9615,51 +9615,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Muhammad Hazmal bin Ab Hamid / Hazril bin Ab Hamid</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-11-08 17:15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
@@ -10287,51 +10287,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Ian Chang / Justin</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2025-11-08 17:45</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
@@ -10828,51 +10828,51 @@
           <t>2025-11-08 18:00</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Patrick Wong Chang Yang / Seah Poi Yak</t>
+          <t>Patrick Wong Chang Yang / Wilson Seah</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>SARAVANAN A/L KALYANASUNDARAM / AARON WOO</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-11-08 18:00</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
@@ -11379,51 +11379,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Izzad Zuhair Bin Ismail / Azhar Bin Md Isa</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Patrick Wong Chang Yang / Seah Poi Yak</t>
+          <t>Patrick Wong Chang Yang / Wilson Seah</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2025-11-08 18:30</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
@@ -11584,51 +11584,51 @@
           <t>2025-11-08 18:30</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Matthew Levi Sebastian / Nik Izzat Hanafi bin Nik Zainal</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
@@ -12093,88 +12093,88 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Lau Wye Kit / Lee Kok Wai</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Tee Wai Loon </t>
+          <t xml:space="preserve">Roy Tey / Tee Wai Loon </t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-11-09 09:45</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Lee Chin Yeow / Jarryl Liew Meng Yee</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>2025-11-09 09:45</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
@@ -12550,51 +12550,51 @@
           <t>2025-11-09 12:15</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>MOHD THABRANI BIN MARWAN / Yau Ye Song</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2025-11-09 12:15</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
@@ -12886,51 +12886,51 @@
           <t>2025-11-09 17:30</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Wong say Heng / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Wong say Heng / Darren Leong </t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-11-09 17:30</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">