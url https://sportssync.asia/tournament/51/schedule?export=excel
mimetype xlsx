--- v0 (2025-12-01)
+++ v1 (2026-06-14)
@@ -538,135 +538,135 @@
           <t>2025-09-27 08:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Tay Sweet Fun / Leow Lee Kien</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-09-27 08:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Christina Lim Shor Bee  / Lim Swee Mei</t>
+          <t>Christina Lim Shor Bee  / Gina Lim Swee Mei</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Evelyn Wong Yen Ni / Maegan Chan</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-09-27 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Wong Puey Han  / Ooi Kai Rou</t>
+          <t>Karen Wong / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Tan Gaik Keow / Catalina Isaza Brockland</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-09-27 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -1131,51 +1131,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Kathryn Tan / Anna Lee</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Mook sook mein / Jayne Khoo Ya Qian</t>
+          <t>Mook sook mein / Jayne Khoo</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-09-27 08:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1210,135 +1210,135 @@
           <t>2025-09-27 08:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>GAN HUI NA@YAN HUINA / S K</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-09-27 08:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Christina Lim Shor Bee  / Lim Swee Mei</t>
+          <t>Christina Lim Shor Bee  / Gina Lim Swee Mei</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Teh Li Jun / Siti Aisah</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-09-27 08:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Wong Puey Han  / Ooi Kai Rou</t>
+          <t>Karen Wong / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Nurul ain Binti Mohd yusoff / Shairah Binti Abdul rahim</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-09-27 08:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Mook sook mein / Jayne Khoo Ya Qian</t>
+          <t>Mook sook mein / Jayne Khoo</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-09-27 08:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1882,135 +1882,135 @@
           <t>2025-09-27 09:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Tan Chin Tee / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-09-27 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Christina Lim Shor Bee  / Lim Swee Mei</t>
+          <t>Christina Lim Shor Bee  / Gina Lim Swee Mei</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t xml:space="preserve">Therese Leong Wai Peng / Tan Mun Kuan </t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025-09-27 09:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Wong Puey Han  / Ooi Kai Rou</t>
+          <t>Karen Wong / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Lim Jia Yun / Chong Hwei Teeng</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-09-27 09:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2025-09-27 09:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Mook sook mein / Jayne Khoo Ya Qian</t>
+          <t>Mook sook mein / Jayne Khoo</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Aileen Tan Su Chen / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-09-27 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2554,93 +2554,93 @@
           <t>2025-09-27 09:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t xml:space="preserve">LIM WEI QING  / Chia Jia Xin </t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-09-27 09:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Christina Lim Shor Bee  / Lim Swee Mei</t>
+          <t>Christina Lim Shor Bee  / Gina Lim Swee Mei</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Lee Zi Wen / Nurliyana Syamimi Binti Ahmad Suhaimi</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-09-27 09:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Yong Zhi Wan / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Wong Puey Han  / Ooi Kai Rou</t>
+          <t>Karen Wong / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-09-27 09:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2025-09-27 10:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Chim nhạn / Zayn</t>
+          <t>Martin   / Zayn wong</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Ooi ye kai / TEO LIANG YAN</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-09-27 10:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3352,51 +3352,51 @@
           <t>2025-09-27 10:00</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Eugene Guok / Low Man Kit</t>
+          <t>Eugene G / Low Man Kit</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEW CAL VIN / Elton Liew Ze Thong </t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-09-27 10:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2025-09-27 10:15</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Yugi T</t>
+          <t>Teh LK / Yugi T</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Aizat Mat Lani / Hafizi Bin Mohd Jaffar</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-09-27 10:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -3861,51 +3861,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Low Meng Jin / Lim Jo Vern</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Chim nhạn / Zayn</t>
+          <t>Martin   / Zayn wong</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-09-27 10:30</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Nicholas ng ming shen / Ivan Lee Qin Zhou </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Eugene Guok / Low Man Kit</t>
+          <t>Eugene G / Low Man Kit</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-09-27 10:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4155,88 +4155,88 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / chow zi xuan</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Chim nhạn / Zayn</t>
+          <t>Martin   / Zayn wong</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2025-09-27 10:45</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Yugi T</t>
+          <t>Teh LK / Yugi T</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Tham Seng Mun / Tuen Wai Chun</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2025-09-27 10:45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Leong Chan Fong</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Eugene Guok / Low Man Kit</t>
+          <t>Eugene G / Low Man Kit</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-09-27 10:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2025-09-27 11:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Yugi T</t>
+          <t>Teh LK / Yugi T</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Tze Han Pua / ji john Ow</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-09-27 11:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -4953,51 +4953,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim see hui / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Chim nhạn / Zayn</t>
+          <t>Martin   / Zayn wong</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-09-27 11:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -5079,51 +5079,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Kam wen sang / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Chim nhạn / Zayn</t>
+          <t>Martin   / Zayn wong</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Yugi T</t>
+          <t>Teh LK / Yugi T</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Vincent ong York khoon / Thomas yap</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5242,93 +5242,93 @@
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Christina Lim Shor Bee  / Lim Swee Mei</t>
+          <t>Christina Lim Shor Bee  / Gina Lim Swee Mei</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Tan Chin Tee / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t xml:space="preserve">Therese Leong Wai Peng / Tan Mun Kuan </t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5410,51 +5410,51 @@
           <t>2025-09-27 11:45</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Yugi T</t>
+          <t>Teh LK / Yugi T</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / chow zi xuan</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-09-27 11:45</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Tan Gaik Keow / Catalina Isaza Brockland</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-09-27 11:45</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5578,51 +5578,51 @@
           <t>2025-09-27 12:15</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Yugi T</t>
+          <t>Teh LK / Yugi T</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Kam wen sang / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-09-27 12:15</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2025-09-27 12:15</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Chooi Mei Yan / Kong Jia Min</t>
+          <t>Chooi Mei Yan / Jaymaine</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t xml:space="preserve">Yong Zhi Wan / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-09-27 12:15</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5746,51 +5746,51 @@
           <t>2025-09-27 14:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Naoya Tsujimura / Satomi</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-09-27 14:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
@@ -5998,51 +5998,51 @@
           <t>2025-09-27 14:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Brian chin  / Rebecca Yong Sook Wern</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-09-27 14:00</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2025-09-27 14:15</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEW CAL VIN / Chin Yuen Xin </t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-09-27 14:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-09-27 14:15</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Ip Wang Fung Frank / Mah Sook Yee</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-09-27 14:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6418,51 +6418,51 @@
           <t>2025-09-27 14:30</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2025-09-27 14:30</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-09-27 14:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Ching Kok Fai Vincent / Cheng May Huay</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-09-27 14:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Douglas Lim Chen Wei / Beatrice Lai Suet Mun</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-09-27 14:45</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -6885,51 +6885,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Joshua Choo Yu Jong / Aileen Tan Su Chen</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2025-09-27 14:45</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
@@ -7090,98 +7090,98 @@
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Nicholas yeo pei khin  / Elizabeth Lin Xiao Li</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
@@ -7221,51 +7221,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Ooi Chee Hou / Alyssia Teh Yi Huan</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -7342,51 +7342,51 @@
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t xml:space="preserve">Siti Aisah / Adip nur hasan bin josep abdullah </t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -7762,93 +7762,93 @@
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Tan Mun Kuan  / Kan Shu Kun</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>How Zheng Nam / Loke Yen Leng</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -7888,51 +7888,51 @@
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t xml:space="preserve">Mun Chun / Emelia Chan </t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
@@ -8014,51 +8014,51 @@
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>ivor lim xian z / CHEW HOI MENG</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -8103,345 +8103,345 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Tan Bee Kuan / Gan Hong Wei</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-09-27 15:45</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-09-27 15:45</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-09-27 15:45</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Yong Zhi Wan / Vincent Chew</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-09-27 16:00</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-09-27 16:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-09-27 16:30</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-09-27 16:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Rinachelle Dieh Ling Teck / Zayn</t>
+          <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Chim nhạn / Kathryn Tan</t>
+          <t>Martin   / Kathryn Tan</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
@@ -8607,51 +8607,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t xml:space="preserve">Kapil Nesan / Ryan Wong </t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>CHOO MERN CHUAN / Tan Khai Jie</t>
+          <t>CHOO MERN CHUAN / Khai Jie</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / NGU HUEY WEN</t>
+          <t>Alice Chan / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Eunice Tee Jun Ai  / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -8896,98 +8896,98 @@
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Ng Sid Huey / Chan Suet Ling</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
@@ -9232,51 +9232,51 @@
           <t>2025-09-27 17:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Phoon Kai Meng / Loh Wai Loy</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-09-27 17:15</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
@@ -9526,93 +9526,93 @@
           <t>2025-09-27 17:15</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-09-27 17:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / NGU HUEY WEN</t>
+          <t>Alice Chan / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Alaynna / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>2025-09-27 17:30</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
@@ -10077,51 +10077,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2025-09-27 17:30</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
@@ -10366,98 +10366,98 @@
           <t>2025-09-27 17:45</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>CHOO MERN CHUAN / Tan Khai Jie</t>
+          <t>CHOO MERN CHUAN / Khai Jie</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>POOI HOE KOK / Eng thian gun</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-09-27 17:45</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Khaw Wei Huan / Tan Yao Yang</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-09-27 17:45</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
@@ -10702,98 +10702,98 @@
           <t>2025-09-27 17:45</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2025-09-27 17:45</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Ng Joa Ann / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / NGU HUEY WEN</t>
+          <t>Alice Chan / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
@@ -11001,51 +11001,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Hiew Shun Wen / Chan Ying Han</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
@@ -11127,51 +11127,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Carmille Wong Szu Yen  / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / NGU HUEY WEN</t>
+          <t>Alice Chan / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
@@ -11253,88 +11253,88 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Ong Sher Foong / Erica Khoo Pei Shan</t>
+          <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Ng Sid Huey / Chan Suet Ling</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
@@ -11547,51 +11547,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t xml:space="preserve">Kris Wong / Cheang Chin Loong </t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>CHOO MERN CHUAN / Tan Khai Jie</t>
+          <t>CHOO MERN CHUAN / Khai Jie</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2025-09-27 18:15</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
@@ -11799,88 +11799,88 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Lynn</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-09-27 18:15</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / NGU HUEY WEN</t>
+          <t>Alice Chan / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-09-27 18:30</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
@@ -12214,51 +12214,51 @@
           <t>2025-09-27 18:30</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2025-09-27 18:30</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
@@ -12513,51 +12513,51 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Carmille Wong Szu Yen  / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Ng Ee Lynn / Lynn Wang</t>
+          <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2025-09-27 19:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
@@ -14062,2534 +14062,2534 @@
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>2025-09-28 08:00</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>2025-09-28 08:45</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2025-09-28 09:30</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>2025-09-28 10:15</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2025-09-28 10:15</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>2025-09-28 10:15</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>2025-09-28 10:15</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>2025-09-28 11:00</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2025-09-28 11:00</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>2025-09-28 11:00</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>2025-09-28 11:00</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>2025-09-28 11:45</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>2025-09-28 12:30</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>2025-09-28 12:30</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2025-09-28 12:30</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2025-09-28 12:30</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>2025-09-28 13:15</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>2025-09-28 13:15</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>2025-09-28 14:00</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>2025-09-28 14:00</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>