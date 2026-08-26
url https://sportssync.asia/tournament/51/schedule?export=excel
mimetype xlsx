--- v1 (2026-06-14)
+++ v2 (2026-08-26)
@@ -3604,51 +3604,51 @@
           <t>2025-09-27 10:15</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Teh LK / Yugi T</t>
+          <t>LKTeh  / Yugi T</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Aizat Mat Lani / Hafizi Bin Mohd Jaffar</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-09-27 10:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4192,51 +4192,51 @@
           <t>2025-09-27 10:45</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Teh LK / Yugi T</t>
+          <t>LKTeh  / Yugi T</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Tham Seng Mun / Tuen Wai Chun</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2025-09-27 10:45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2025-09-27 11:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Teh LK / Yugi T</t>
+          <t>LKTeh  / Yugi T</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Tze Han Pua / ji john Ow</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-09-27 11:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Teh LK / Yugi T</t>
+          <t>LKTeh  / Yugi T</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Vincent ong York khoon / Thomas yap</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-09-27 11:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5410,51 +5410,51 @@
           <t>2025-09-27 11:45</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Teh LK / Yugi T</t>
+          <t>LKTeh  / Yugi T</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / chow zi xuan</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-09-27 11:45</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
@@ -5578,51 +5578,51 @@
           <t>2025-09-27 12:15</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Teh LK / Yugi T</t>
+          <t>LKTeh  / Yugi T</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Kam wen sang / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-09-27 12:15</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5746,56 +5746,56 @@
           <t>2025-09-27 14:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Naoya Tsujimura / Satomi</t>
+          <t>Naoya Tsujimura / Satomi Tanizaki</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-09-27 14:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -6418,51 +6418,51 @@
           <t>2025-09-27 14:30</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2025-09-27 14:30</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
@@ -6754,51 +6754,51 @@
           <t>2025-09-27 14:45</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Naoya Tsujimura / Satomi</t>
+          <t>Naoya Tsujimura / Satomi Tanizaki</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Nicholas yeo pei khin  / Elizabeth Lin Xiao Li</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-09-27 14:45</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
@@ -7090,51 +7090,51 @@
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Nicholas yeo pei khin  / Elizabeth Lin Xiao Li</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-09-27 15:00</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
@@ -7431,51 +7431,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Naoya Tsujimura / Satomi</t>
+          <t>Naoya Tsujimura / Satomi Tanizaki</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-09-27 15:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
@@ -7762,51 +7762,51 @@
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Tan Mun Kuan  / Kan Shu Kun</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-09-27 15:30</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
@@ -8140,51 +8140,51 @@
           <t>2025-09-27 15:45</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-09-27 15:45</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Rinachelle Dieh Ling Teck / Zayn wong</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-09-27 16:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
@@ -8350,51 +8350,51 @@
           <t>2025-09-27 16:30</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-09-27 16:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Lee Leroy / Jerrel Wong Jian Jun</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8938,51 +8938,51 @@
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-09-27 17:00</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
@@ -9531,51 +9531,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-09-27 17:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
@@ -9652,51 +9652,51 @@
           <t>2025-09-27 17:30</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t xml:space="preserve">Chuah Di Kye / Isaac Chew </t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2025-09-27 17:30</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
@@ -10119,51 +10119,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Ng Sid Huey / Chan Suet Ling</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2025-09-27 17:30</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
@@ -10665,51 +10665,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2025-09-27 17:45</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
@@ -10828,51 +10828,51 @@
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo CY</t>
+          <t>Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Muhammad Daniel Bin Abdul Rafar / Azzlan Azzam</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-09-27 18:00</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
@@ -11841,51 +11841,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Alice Chan / NGU HUEY WEN</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-09-27 18:30</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
@@ -12219,51 +12219,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Ng Ee Lynn / Lynn</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2025-09-27 18:30</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
@@ -12471,51 +12471,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Chuah Pei Ling / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2025-09-27 18:45</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">