--- v0 (2025-12-01)
+++ v1 (2026-05-11)
@@ -538,350 +538,350 @@
           <t>2025-08-22 10:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-08-22 11:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-08-22 12:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-08-22 14:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-08-22 15:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-08-24 09:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-08-24 13:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-08-24 15:30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>