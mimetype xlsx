--- v2 (2026-06-30)
+++ v3 (2026-09-18)
@@ -874,56 +874,56 @@
           <t>2025-10-18 08:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Desmond kee sheng khai / Ho J-Ian </t>
+          <t xml:space="preserve">Desmond K / Ho J-Ian </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Soo Xuan Yi  / Vincent Lim Chen Yi</t>
+          <t>Soo Xuan Yi  / [PDC] Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-10-18 08:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Chong Han Liang / Len Gun</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Lim hooi chuan / Joseph Chan Seng Leong</t>
+          <t>Sean  / Joseph Chan Seng Leong</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-10-18 08:45</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Bong Pao ngen / SAW CHIN BENG</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Desmond kee sheng khai / Ho J-Ian </t>
+          <t xml:space="preserve">Desmond K / Ho J-Ian </t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-10-18 09:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2025-10-18 09:15</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Soo Xuan Yi  / Vincent Lim Chen Yi</t>
+          <t>Soo Xuan Yi  / [PDC] Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Azharn Ikram bin Azlan / MOHDAN BIN AMRAN</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-10-18 09:15</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -1971,51 +1971,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Ong Poi Yong / Toh wee</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Lim hooi chuan / Joseph Chan Seng Leong</t>
+          <t>Sean  / Joseph Chan Seng Leong</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-10-18 09:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -2307,51 +2307,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Yeap Kean Seng / Kok Loong Heng</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Desmond kee sheng khai / Ho J-Ian </t>
+          <t xml:space="preserve">Desmond K / Ho J-Ian </t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-10-18 09:45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-10-18 10:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Soo Xuan Yi  / Vincent Lim Chen Yi</t>
+          <t>Soo Xuan Yi  / [PDC] Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Bong Pao ngen / SAW CHIN BENG</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-10-18 10:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Azharn Ikram bin Azlan / MOHDAN BIN AMRAN</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Desmond kee sheng khai / Ho J-Ian </t>
+          <t xml:space="preserve">Desmond K / Ho J-Ian </t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-10-18 10:15</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2974,51 +2974,51 @@
           <t>2025-10-18 10:15</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Lim hooi chuan / Joseph Chan Seng Leong</t>
+          <t>Sean  / Joseph Chan Seng Leong</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t xml:space="preserve">Lau Ping Sheong / Chong Pak Hoong </t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-10-18 10:15</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -3273,93 +3273,93 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Tan Lip Koon / Tan Lip Luen</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Lim hooi chuan / Joseph Chan Seng Leong</t>
+          <t>Sean  / Joseph Chan Seng Leong</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-10-18 10:45</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Yeap Kean Seng / Kok Loong Heng</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Soo Xuan Yi  / Vincent Lim Chen Yi</t>
+          <t>Soo Xuan Yi  / [PDC] Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-10-18 10:45</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -7342,51 +7342,51 @@
           <t>2025-10-18 17:30</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>Adhwa Afnan / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Joshua Boey Jia Wen / Azzlan Azzam</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -7510,98 +7510,98 @@
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Teh LK / Ng Ping Boon</t>
+          <t>Felix T / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>CHONG CHIN HOONG / Yugi T</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Timothy Yip  / Andrew Tan Kah Seng</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Nazrel Fuad / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2025-10-18 18:00</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -8224,93 +8224,93 @@
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>Adhwa Afnan / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Rizal Zaidi bin Zainudin / Kelvin Tang</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Tan Hoo Seong / Tan Xing San</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>Adhwa Afnan / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8560,51 +8560,51 @@
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Teh LK / Ng Ping Boon</t>
+          <t>Felix T / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Matthew Levi Sebastian / See chew chin</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-10-18 19:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
@@ -8770,177 +8770,177 @@
           <t>2025-10-18 19:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Teh LK / Ng Ping Boon</t>
+          <t>Felix T / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Chin Kai Leong  / HENG HUICHUIN</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Teh LK / Ng Ping Boon</t>
+          <t>Felix T / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Lau Yao Rong / Tuen Wai Chun</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t xml:space="preserve">Marc Arul Weissmann  / Ng chee keong </t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>Adhwa Afnan / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Wong Leong Chern / Tan Lip Koon</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-10-18 19:30</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
@@ -9148,135 +9148,135 @@
           <t>2025-10-18 20:00</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Teh LK / Ng Ping Boon</t>
+          <t>Felix T / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>LEE WEN SIANG / Hee Kah Seng</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-10-18 20:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Joshua Boey Jia Wen / Azzlan Azzam</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2025-10-18 20:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>LEE WEN SIANG / Hee Kah Seng</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-10-18 20:15</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
@@ -9316,51 +9316,51 @@
           <t>2025-10-18 20:30</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Yap Sam Shern</t>
+          <t>Joo  / Yap Sam Shern</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2025-10-18 20:30</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
@@ -10702,51 +10702,51 @@
           <t>2025-10-19 09:45</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Brandon Lee</t>
+          <t>Joo  / Brandon Lee</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Shergar Reza  / Syed Imran bin Syed Mohar</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2025-10-19 10:00</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
@@ -10875,51 +10875,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>GOH CHIAN LOON / Goh Jia Sheng</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Brandon Lee</t>
+          <t>Joo  / Brandon Lee</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2025-10-19 10:15</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
@@ -11337,51 +11337,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Yen Then You  / Yen Then Pau</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Brandon Lee</t>
+          <t>Joo  / Brandon Lee</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-10-19 10:45</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
@@ -11421,51 +11421,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t xml:space="preserve">Adrian Mok Jian Sheng / Chieng Lee Bing </t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Joseph Yap Yu Way / Brandon Lee</t>
+          <t>Joo  / Brandon Lee</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>2025-10-19 10:45</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
@@ -11631,51 +11631,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>Oh Jia Zhen / ANNIE TOH MEI YI</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t xml:space="preserve">[PDC] Zhuo Xin Ho / Brenda Tan </t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>2025-10-19 11:15</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
@@ -11794,51 +11794,51 @@
           <t>2025-10-19 11:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t xml:space="preserve">[PDC] Zhuo Xin Ho / Brenda Tan </t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>chin jess nny / Cindy Koh</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-10-19 11:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
@@ -12303,51 +12303,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Sarah Wong / Lim Mei Xin</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t xml:space="preserve">[PDC] Zhuo Xin Ho / Brenda Tan </t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2025-10-19 12:30</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
@@ -12970,51 +12970,51 @@
           <t>2025-10-19 13:45</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Aidan Tan</t>
+          <t>Aidan TQ Tan</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Benedict Yeoh Tian Xiang</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>2025-10-19 13:45</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
@@ -13059,51 +13059,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Isaac Lim Yong Quan</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Aidan Tan</t>
+          <t>Aidan TQ Tan</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2025-10-19 14:00</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
@@ -13143,51 +13143,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Aryan Hareez bin Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Aidan Tan</t>
+          <t>Aidan TQ Tan</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2025-10-19 14:00</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
@@ -13815,51 +13815,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>ELVIS LIM YEE JIE</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Aidan Tan</t>
+          <t>Aidan TQ Tan</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2025-10-19 15:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
@@ -14445,51 +14445,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>lam yu yang</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Aidan Tan</t>
+          <t>Aidan TQ Tan</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2025-10-19 16:00</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
@@ -14739,51 +14739,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Brandonbasas / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Tan Fu Zheng / Tan Fu Nian</t>
+          <t>Tan Fu Zheng / e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>2025-10-19 16:45</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
@@ -15117,88 +15117,88 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Nadine Wong Sher Ann / CHEN JUN KIT</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Tan Fu Zheng / Tan Fu Nian</t>
+          <t>Tan Fu Zheng / e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>2025-10-19 17:30</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Tan Fu Zheng / Tan Fu Nian</t>
+          <t>Tan Fu Zheng / e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>YEOH ZHAO CHEN / LIM YU WEI</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2025-10-19 17:30</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
@@ -15238,51 +15238,51 @@
           <t>2025-10-19 17:30</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>NGU HUEY WEN / RONAN KING YUENT</t>
+          <t>NGU HUEY WEN / RONAN KING</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>CHEW CHEE KEONG  / ANG CHAI HUN</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>2025-10-19 17:30</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
@@ -15327,51 +15327,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / AHMED AIZAAD KHAIRIE</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Tan Fu Zheng / Tan Fu Nian</t>
+          <t>Tan Fu Zheng / e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2025-10-19 17:45</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
@@ -15915,51 +15915,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Brandon Lee / Ng Jo-Yee</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>NGU HUEY WEN / RONAN KING YUENT</t>
+          <t>NGU HUEY WEN / RONAN KING</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2025-10-19 18:45</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
@@ -16545,51 +16545,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Aqilah Aziz / Ameer Faiz bin Ramli</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>NGU HUEY WEN / RONAN KING YUENT</t>
+          <t>NGU HUEY WEN / RONAN KING</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>2025-10-19 19:30</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
@@ -16629,51 +16629,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Derk Chuan / Eunice Tee Jun Ai </t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>NGU HUEY WEN / RONAN KING YUENT</t>
+          <t>NGU HUEY WEN / RONAN KING</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2025-10-19 19:30</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
@@ -17343,51 +17343,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Wong Khee Chun / Lynn</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>NGU HUEY WEN / RONAN KING YUENT</t>
+          <t>NGU HUEY WEN / RONAN KING</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>2025-10-19 20:30</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">