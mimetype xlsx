--- v0 (2025-12-01)
+++ v1 (2026-05-11)
@@ -1042,51 +1042,51 @@
           <t>2025-10-18 08:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Eugene Guok / wong chi yan</t>
+          <t>Eugene G / wong chi yan</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>MUHAMMAD FADHL WILDAN BIN AFZAN / Wan Hafidanish bin Wan Hasnazir</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-10-18 08:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1635,51 +1635,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Low Kheng Yeap / lohhongtat</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Eugene Guok / wong chi yan</t>
+          <t>Eugene G / wong chi yan</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025-10-18 09:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>BEN CHONG KAI BEN / Teoh Kar Sam</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Eugene Guok / wong chi yan</t>
+          <t>Eugene G / wong chi yan</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-10-18 09:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -3063,51 +3063,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Arnold Lim Jit Hor / Yap Kam Seng</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Eugene Guok / wong chi yan</t>
+          <t>Eugene G / wong chi yan</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-10-18 10:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -4071,51 +4071,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Bong Pao ngen / SAW CHIN BENG</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Eugene Guok / wong chi yan</t>
+          <t>Eugene G / wong chi yan</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2025-10-18 11:45</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -7510,93 +7510,93 @@
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Ng Ping Boon</t>
+          <t>Teh LK / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>CHONG CHIN HOONG / Yugi T</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / Andrew Tan Kah Seng</t>
+          <t>Timothy Yip  / Andrew Tan Kah Seng</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Joseph Yap Yu Way / Yap Sam Shern</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
@@ -7809,51 +7809,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Tan Hoo Seong / Tan Xing San</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / Andrew Tan Kah Seng</t>
+          <t>Timothy Yip  / Andrew Tan Kah Seng</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-10-18 18:00</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
@@ -8061,51 +8061,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Nazrel Fuad / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / Andrew Tan Kah Seng</t>
+          <t>Timothy Yip  / Andrew Tan Kah Seng</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-10-18 18:15</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
@@ -8355,51 +8355,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t xml:space="preserve">Marc Arul Weissmann  / Ng chee keong </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / Andrew Tan Kah Seng</t>
+          <t>Timothy Yip  / Andrew Tan Kah Seng</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
@@ -8560,51 +8560,51 @@
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Ng Ping Boon</t>
+          <t>Teh LK / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Matthew Levi Sebastian / See chew chin</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-10-18 19:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
@@ -8770,93 +8770,93 @@
           <t>2025-10-18 19:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Ng Ping Boon</t>
+          <t>Teh LK / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Chin Kai Leong  / HENG HUICHUIN</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Ng Ping Boon</t>
+          <t>Teh LK / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Lau Yao Rong / Tuen Wai Chun</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
@@ -9148,51 +9148,51 @@
           <t>2025-10-18 20:00</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Ng Ping Boon</t>
+          <t>Teh LK / Ng Ping Boon</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>LEE WEN SIANG / Hee Kah Seng</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-10-18 20:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
@@ -9447,51 +9447,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>kerk jie yi / Soh Wei Lun</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-10-19 08:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -10072,51 +10072,51 @@
           <t>2025-10-19 08:45</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Yugi T / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2025-10-19 09:00</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
@@ -10156,51 +10156,51 @@
           <t>2025-10-19 09:00</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Wong Khee Chun / BaoBao</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2025-10-19 09:00</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
@@ -10329,51 +10329,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEN ZHI NENG / Liang Kai Qi </t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2025-10-19 09:15</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
@@ -10492,51 +10492,51 @@
           <t>2025-10-19 09:30</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Yao Rong / Lau Yeow Leung </t>
+          <t>Lau Yao Rong / Leo Lau</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Wong Hoo Keat / CHAN JIA HAO</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2025-10-19 09:30</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
@@ -10660,51 +10660,51 @@
           <t>2025-10-19 09:45</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Yao Rong / Lau Yeow Leung </t>
+          <t>Lau Yao Rong / Leo Lau</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Tan Kok Ann / Cheng Chee Tiong</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2025-10-19 09:45</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
@@ -10996,51 +10996,51 @@
           <t>2025-10-19 10:15</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Yao Rong / Lau Yeow Leung </t>
+          <t>Lau Yao Rong / Leo Lau</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Jonathan Lam Keng Yeen  / Toh Chun Kit</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2025-10-19 10:15</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2025-10-19 10:15</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lau Yao Rong / Lau Yeow Leung </t>
+          <t>Lau Yao Rong / Leo Lau</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Lim Sze Khoon / Hiew Weng Keat</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-10-19 10:30</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11710,51 +11710,51 @@
           <t>2025-10-19 11:15</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Ratnawati binti Wasli / Jasmin Irisha Binti Jim Ilham</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2025-10-19 11:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
@@ -12172,51 +12172,51 @@
           <t>2025-10-19 12:00</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Choong Sze Mei / Rebecca Yong Sook Wern</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>2025-10-19 12:15</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
@@ -12256,51 +12256,51 @@
           <t>2025-10-19 12:15</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>TAN PEI WAN / SOONG CHENG LING</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2025-10-19 12:30</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
@@ -12639,51 +12639,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Soh ying ying  / Low Yee Wern</t>
+          <t xml:space="preserve">Soh ying ying  / Y. </t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>2025-10-19 13:15</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">