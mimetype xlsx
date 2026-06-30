--- v1 (2026-05-11)
+++ v2 (2026-06-30)
@@ -7342,51 +7342,51 @@
           <t>2025-10-18 17:30</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Adhwa'Afnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Joshua Boey Jia Wen / Azzlan Azzam</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-10-18 17:45</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -8224,51 +8224,51 @@
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Adhwa'Afnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Rizal Zaidi bin Zainudin / Kelvin Tang</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Adhwa'Afnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8896,51 +8896,51 @@
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Adhwa'Afnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
+          <t>AdhwaAfnan Hafiy Bin Abdul Sani / Mohammad Aizat Bin Mashruddin</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Wong Leong Chern / Tan Lip Koon</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-10-18 19:30</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
@@ -9526,51 +9526,51 @@
           <t>2025-10-19 08:00</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Ng Wei Cong / DORIS LIM</t>
+          <t>Ng Wei Cong / Doris Lim</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Wong Khee Chun / BaoBao</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-10-19 08:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
@@ -9862,51 +9862,51 @@
           <t>2025-10-19 08:30</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Ng Wei Cong / DORIS LIM</t>
+          <t>Ng Wei Cong / Doris Lim</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>CHEE MEI LING / San San</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2025-10-19 08:45</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
@@ -10917,51 +10917,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Azril / Arfiz Arif bin Ab Ghaus</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>See Wei Meng / Tung Thian Lai</t>
+          <t>Meng / Tung Thian Lai</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-10-19 10:15</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11463,51 +11463,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Choo Meng Tat / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>See Wei Meng / Tung Thian Lai</t>
+          <t>Meng / Tung Thian Lai</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2025-10-19 11:00</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
@@ -11626,51 +11626,51 @@
           <t>2025-10-19 11:15</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Oh Jia Zhen / Annie Toh Mei Yi</t>
+          <t>Oh Jia Zhen / ANNIE TOH MEI YI</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>2025-10-19 11:15</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
@@ -11799,51 +11799,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>chin jess nny / Koh Mei Xin</t>
+          <t>chin jess nny / Cindy Koh</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-10-19 11:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
@@ -11920,51 +11920,51 @@
           <t>2025-10-19 11:45</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Oh Jia Zhen / Annie Toh Mei Yi</t>
+          <t>Oh Jia Zhen / ANNIE TOH MEI YI</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Sarah Wong / Lim Mei Xin</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2025-10-19 11:45</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
@@ -12466,51 +12466,51 @@
           <t>2025-10-19 12:45</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>chin jess nny / Koh Mei Xin</t>
+          <t>chin jess nny / Cindy Koh</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Sarah Wong / Lim Mei Xin</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2025-10-19 12:45</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
@@ -12550,56 +12550,56 @@
           <t>2025-10-19 13:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Oh Jia Zhen / Annie Toh Mei Yi</t>
+          <t>Oh Jia Zhen / ANNIE TOH MEI YI</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>chin jess nny / Koh Mei Xin</t>
+          <t>chin jess nny / Cindy Koh</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2025-10-19 13:15</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
@@ -12681,51 +12681,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>chin jess nny / Koh Mei Xin</t>
+          <t>chin jess nny / Cindy Koh</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-10-19 13:30</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
@@ -12970,51 +12970,51 @@
           <t>2025-10-19 13:45</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>aidantantu@gmail.com</t>
+          <t>Aidan Tan</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Benedict Yeoh Tian Xiang</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>2025-10-19 13:45</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
@@ -13059,51 +13059,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Isaac Lim Yong Quan</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>aidantantu@gmail.com</t>
+          <t>Aidan Tan</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2025-10-19 14:00</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
@@ -13143,51 +13143,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Aryan Hareez bin Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>aidantantu@gmail.com</t>
+          <t>Aidan Tan</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2025-10-19 14:00</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
@@ -13815,51 +13815,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>ELVIS LIM YEE JIE</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>aidantantu@gmail.com</t>
+          <t>Aidan Tan</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2025-10-19 15:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
@@ -14445,51 +14445,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>lam yu yang</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>aidantantu@gmail.com</t>
+          <t>Aidan Tan</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2025-10-19 16:00</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
@@ -14650,51 +14650,51 @@
           <t>2025-10-19 16:30</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Darius Foo Chuan Jun / Bastian basas</t>
+          <t>Darius Foo Chuan Jun / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Tan Xing Yong / Tan Xing Hwan</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2025-10-19 16:30</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
@@ -14818,51 +14818,51 @@
           <t>2025-10-19 16:45</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Darius Foo Chuan Jun / Bastian basas</t>
+          <t>Darius Foo Chuan Jun / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Lee Chuan Feng  / Lee Zeng Hei</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>2025-10-19 16:45</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
@@ -15406,51 +15406,51 @@
           <t>2025-10-19 17:45</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Darius Foo Chuan Jun / Bastian basas</t>
+          <t>Darius Foo Chuan Jun / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>JOSEPH ANG JUN JIE  / OOI SUN ZHANG</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2025-10-19 17:45</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
@@ -15532,51 +15532,51 @@
           <t>2025-10-19 18:00</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>Darius Foo Chuan Jun / Bastian basas</t>
+          <t>Darius Foo Chuan Jun / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Brandonbasas / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>2025-10-19 18:15</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
@@ -15621,51 +15621,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t xml:space="preserve">lam yu yang / Elton Liew Ze Thong </t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Darius Foo Chuan Jun / Bastian basas</t>
+          <t>Darius Foo Chuan Jun / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>2025-10-19 18:30</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">