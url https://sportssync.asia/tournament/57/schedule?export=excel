--- v0 (2025-12-01)
+++ v1 (2026-06-01)
@@ -622,98 +622,98 @@
           <t>2025-11-01 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Jeff Lee / Clinton Foo</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-11-01 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim Kah Hui / Ahmad Raimi Bin Abd Razak </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Teow Zhi Sen / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Teow Zhi Sen / Oswald Chok </t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-11-01 08:15</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Yen Then Pau / CHAN JIA HAO</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Eng Thian how  / Eng thian gun</t>
+          <t>Kenneth eng / Eng thian gun</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-11-01 08:45</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1294,98 +1294,98 @@
           <t>2025-11-01 09:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Steven Ng / LEE WEN SIANG</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-11-01 09:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim Kah Hui / Ahmad Raimi Bin Abd Razak </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Eng Thian how  / Eng thian gun</t>
+          <t>Kenneth eng / Eng thian gun</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025-11-01 09:15</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2025-11-01 09:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Teow Zhi Sen / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Teow Zhi Sen / Oswald Chok </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Yen Then Pau / CHAN JIA HAO</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-11-01 09:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2025-11-01 10:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Deon Lee  / Azril</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-11-01 10:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2344,56 +2344,56 @@
           <t>2025-11-01 10:30</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Eng Thian how  / Eng thian gun</t>
+          <t>Kenneth eng / Eng thian gun</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Teow Zhi Sen / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Teow Zhi Sen / Oswald Chok </t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-11-01 10:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>TAN TENG GUAN / Lau Yao Rong</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Teow Zhi Sen / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">Teow Zhi Sen / Oswald Chok </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Edward Tee / Liong Jing Wei</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-11-01 11:15</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-11-01 14:15</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Nicholas yeo pei khin  / Lau Youn Li</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-11-01 14:15</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3730,51 +3730,51 @@
           <t>2025-11-01 14:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Ong Jia Ren / Khoo Ming Sen</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-11-01 14:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2025-11-01 15:15</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Vinod Kumar / Hasan AQEEL Puri</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-11-01 15:15</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -4407,51 +4407,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>NG HAN YI / Tan Khai Chen</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2025-11-01 15:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
@@ -4743,88 +4743,88 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Liew Kasheng / Lim Suo Hui</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2025-11-01 16:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Bryan Lee Jie Han / Melvin Koh Kye Way</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-11-01 16:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -5289,51 +5289,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Thomas yap / Beh Sheldon</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-11-01 17:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5410,51 +5410,51 @@
           <t>2025-11-01 17:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Christopher Mathews Jacob / Tze Han Pua</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-11-01 17:15</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Ooi Ken Ming Alwin / ED WYNN ONG CHEA LEANG</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-01 17:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2025-11-01 17:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>CHIN KEN KIEN / So Jiann Woei</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-11-01 17:30</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5746,140 +5746,140 @@
           <t>2025-11-01 17:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-11-01 17:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Eric Tan Tze Wen / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-11-01 18:30</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Ân Trương / Zayn</t>
+          <t>Ian Chang / Zayn wong</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>YEAP JUN WEI / Bryan Chin Tzen Kenn</t>
+          <t>Junwei Yeap / Bryan Chin Tzen Kenn</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-11-01 18:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -6040,135 +6040,135 @@
           <t>2025-11-02 08:00</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t xml:space="preserve">Deo Villareal / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2025-11-02 08:15</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Lee Swee Onn / Ho Yue Cay</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2025-11-02 08:15</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Hee Zhiwei / Tan Kai young</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-11-02 08:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6255,51 +6255,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>SOO MEW YIN / Loo Le Yi</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-11-02 08:30</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
@@ -6502,51 +6502,51 @@
           <t>2025-11-02 08:45</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>CHAI CHANG YIN / DIXON CHENG ZE YU</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-11-02 08:45</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
@@ -6591,51 +6591,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Alicia Chan Sook Ching / Robert Bruce Jalleh</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-11-02 09:00</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
@@ -6712,135 +6712,135 @@
           <t>2025-11-02 09:00</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Hiew Chee Faun /  KHOW SOOK FONG</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-11-02 09:15</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Nicholas yeo pei khin  / Elizabeth Lin Xiao Li</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-11-02 09:15</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Tan Bee Kuan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-11-02 09:15</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -7179,51 +7179,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Tan Kai Yee / Tan Yue Lyn</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2025-11-02 09:45</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7384,182 +7384,182 @@
           <t>2025-11-02 10:00</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Benny Lee Wan Yu / Jasmine Rachel Ong</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2025-11-02 10:15</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-11-02 10:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Teng Jia Xin / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2025-11-02 10:15</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Lee Shih Wei  / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-11-02 10:15</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
@@ -7594,51 +7594,51 @@
           <t>2025-11-02 10:30</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Daren Yoon Thai On / Loreal Mok Shien Leng</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-11-02 10:30</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
@@ -8056,224 +8056,224 @@
           <t>2025-11-02 11:00</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-11-02 11:15</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Benny Lee Wan Yu / Jasmine Rachel Ong</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-11-02 11:15</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Tan Yi Wen / Tan Bok Lin</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-11-02 11:15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Natalie Teh / Hee Zixiang</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-11-02 11:15</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Wong Jing Shian / Tan Chin Weng</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Albert Chong Zi Che / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Albert Chong Zi Che / Shuk Chuen </t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-11-02 11:30</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -8313,130 +8313,130 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>lim pek en / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-11-02 11:30</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Zayn / Tan Wei Ting</t>
+          <t>Zayn wong / Tan Wei Ting</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-11-02 11:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Wong Jing Shian / Tan Chin Weng</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2025-11-02 11:45</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
@@ -8476,140 +8476,140 @@
           <t>2025-11-02 11:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-11-02 12:30</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>lim pek en / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-11-02 12:30</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Tan Bee Kuan</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Ân Trương / Lua Yi Fang</t>
+          <t>Ian Chang / Lua Yi Fang</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-11-02 14:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
@@ -9190,51 +9190,51 @@
           <t>2025-11-02 14:45</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Roger Ti Shih Wei</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2025-11-02 14:45</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -9867,51 +9867,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Ng Hai Huan / Lee kar wei</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2025-11-02 15:45</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
@@ -10203,51 +10203,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Charmaine Lai / Jimmy Shi</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-11-02 16:15</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
@@ -10828,51 +10828,51 @@
           <t>2025-11-02 17:15</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / ALICE CHAN AI TING</t>
+          <t>Liibhen / Alice Chan</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>LOH JI XIANG / Myra arisa</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-11-02 17:15</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">