--- v0 (2026-05-07)
+++ v1 (2026-06-29)
@@ -4575,51 +4575,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Toh Guan Hern / Ching Dan Yang </t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-10-03 12:20</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Teh Shih Hung / YEAP PEI SEE</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-10-03 12:40</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5578,51 +5578,51 @@
           <t>2025-10-03 13:00</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Tan Jen Ney / WHAN BEN CHIN</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-10-03 13:20</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2025-10-03 13:20</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Tan Yoesen / Chu Jia Hui</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-10-03 13:40</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Soong Kah Chung  / Chin Zhi Yan</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>law yong ying / Tan Pheng Han</t>
+          <t>lawyongying / Tan Pheng Han</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2025-10-03 15:40</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8938,51 +8938,51 @@
           <t>2025-10-03 16:40</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Ooi Zhi Ling / Ryan Khoo Kye Ern</t>
+          <t>Angie Ooi  / Ryan Khoo Kye Ern</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Eric Chai Yu Cheong / Tan Hui Qi</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-10-03 16:40</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
@@ -9405,93 +9405,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Karina Aditya Dwipayani / Mayur</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Ooi Zhi Ling / Ryan Khoo Kye Ern</t>
+          <t>Angie Ooi  / Ryan Khoo Kye Ern</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2025-10-03 17:20</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>zou zirui / lueangtawikit natnicha</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Ooi Zhi Ling / Ryan Khoo Kye Ern</t>
+          <t>Angie Ooi  / Ryan Khoo Kye Ern</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-10-03 17:20</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">