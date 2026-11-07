--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -706,51 +706,51 @@
           <t>2025-10-25 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / MOREEZA BIN MOHAMAD</t>
+          <t>Hazly Yusof  / MOREEZA BIN MOHAMAD</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>MOHD RIDUAN BIN MD BAKHIR / Fadlansyah Bin Barahim</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-10-25 08:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -795,51 +795,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>MOHAMMAD BASTYIAN MAHMID / KC Cheah</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-10-25 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -1509,51 +1509,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Jerome Teh / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>TENGKU IESTA TENGKU ALAUDIN / ZIARIL FAIZ ZAKARIA</t>
+          <t>Tengku Iesta Tengku Alaudin / ZIARIL FAIZ ZAKARIA</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025-10-25 08:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2025-10-25 08:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Faizul bin Zainal Abidin  / Mohd Irwan bin Zainal Abidin </t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-10-25 09:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / MOREEZA BIN MOHAMAD</t>
+          <t>Hazly Yusof  / MOREEZA BIN MOHAMAD</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Mohd Syuhada Mahmud / Mohd Rafiq Bin Abd Halim</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Fazeal Mah Bin Mah Lok / Mohd Ruzlan Osman</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>TENGKU IESTA TENGKU ALAUDIN / ZIARIL FAIZ ZAKARIA</t>
+          <t>Tengku Iesta Tengku Alaudin / ZIARIL FAIZ ZAKARIA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-10-25 09:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -3856,51 +3856,51 @@
           <t>2025-10-25 10:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Mohd hazreeq bin haron / AHMAD NAZIR BIN MOHAMED SANI</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-10-25 10:30</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -4197,51 +4197,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Najib Bin Ibrahim  / Abdul Aziz shazali </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>TENGKU IESTA TENGKU ALAUDIN / ZIARIL FAIZ ZAKARIA</t>
+          <t>Tengku Iesta Tengku Alaudin / ZIARIL FAIZ ZAKARIA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / MOREEZA BIN MOHAMAD</t>
+          <t>Hazly Yusof  / MOREEZA BIN MOHAMAD</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
@@ -4869,51 +4869,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>LIM CHZE SIANG / Hoi Chee Wong</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-10-25 11:15</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-10-25 11:15</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>TENGKU IESTA TENGKU ALAUDIN / ZIARIL FAIZ ZAKARIA</t>
+          <t>Tengku Iesta Tengku Alaudin / ZIARIL FAIZ ZAKARIA</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>MOHD THABRANI BIN MARWAN / Zul Azri Hassan</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-10-25 11:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2025-10-25 11:30</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / MOREEZA BIN MOHAMAD</t>
+          <t>Hazly Yusof  / MOREEZA BIN MOHAMAD</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>ZAIN AZLAN BIN KHALID / Foo siang chin</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2025-10-25 11:30</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2025-10-25 12:15</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Nurul Nuzairi Bin Mohd Azahari / MOHD FAIZUL BIN SUPARDI</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-10-25 12:30</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Najib Bin Ibrahim  / Abdul Aziz shazali </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-10-25 12:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Mohd Syuhada Mahmud / Mohd Rafiq Bin Abd Halim</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Lim Pui Koon</t>
+          <t>Weiwei / Lim Pui Koon</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2025-10-25 13:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -7678,51 +7678,51 @@
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Wan Nor Bahirah / AL-FAHARALRAZI BIN ABD RAHMAN</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
@@ -9022,51 +9022,51 @@
           <t>2025-10-25 16:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Lim Hsiao Ying / Donald Foo Yong Juan</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-10-25 16:15</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
@@ -10366,51 +10366,51 @@
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Sopian Julaihi / Cheah Chai Foong</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
@@ -11836,51 +11836,51 @@
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Hazzelina Binti Hassan / MOHD RIDUAN BIN MD BAKHIR</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
@@ -12844,51 +12844,51 @@
           <t>2025-10-26 08:15</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Imran Ya-sin bin Taib / Sim Ching Lang</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2025-10-26 08:15</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
@@ -13642,51 +13642,51 @@
           <t>2025-10-26 09:00</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Leong Kok Keong  / Ng Bu Yong</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2025-10-26 09:00</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
@@ -14398,51 +14398,51 @@
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Yong Weng Yew / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2025-10-26 09:30</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -15154,51 +15154,51 @@
           <t>2025-10-26 10:00</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Siah Hung Yean / Low Chun Hong</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2025-10-26 10:00</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
@@ -15742,51 +15742,51 @@
           <t>2025-10-26 10:45</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Farhad Abdul rahim / Khairol Azmi bin Yussof</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2025-10-26 10:45</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
@@ -16078,51 +16078,51 @@
           <t>2025-10-26 11:15</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>MOREEZA BIN MOHAMAD / Sek Fook Meng</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>2025-10-26 11:15</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
@@ -16372,51 +16372,51 @@
           <t>2025-10-26 11:45</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Lee Chin Yeow</t>
+          <t>Hazly Yusof  / Lee Chin Yeow</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Tian Yaik / Chun Cheng Joo </t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>2025-10-26 11:45</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">