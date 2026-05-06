--- v0 (2025-12-01)
+++ v1 (2026-05-06)
@@ -1168,51 +1168,51 @@
           <t>2025-10-25 08:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Zoe Kee Chung Sze / Eeza Zainal</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Noor Azlinda binti Hussain / Estee Nordeera Ahmad Zahari</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-10-25 08:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2025-10-25 08:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Shamsulastri Binti Soralman / Siti Balqis Binti Shaharuddin</t>
+          <t>Sha M / Siti Balqis Binti Shaharuddin</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>UMI ILYANA BINTI KAMALUDIN / NADIAH BINTI ZAINALABIDIN</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-10-25 08:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>MOHALIJAH BINTI MOHD ALI / MASRI AYOB</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Shamsulastri Binti Soralman / Siti Balqis Binti Shaharuddin</t>
+          <t>Sha M / Siti Balqis Binti Shaharuddin</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2428,51 +2428,51 @@
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Zoe Kee Chung Sze / Eeza Zainal</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>NADIAHNOR BINTI MD YUSOP / Zetty Alia Binti Ramly</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-10-25 10:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Zoe Kee Chung Sze / Eeza Zainal</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t xml:space="preserve">Umi Kalsum Tajudin / Ida Ruhayu Binti Idrus </t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-10-25 10:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Sukhairah binti Haji Abdul Latiff / SURAYA BINTI JEMAARI</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Shamsulastri Binti Soralman / Siti Balqis Binti Shaharuddin</t>
+          <t>Sha M / Siti Balqis Binti Shaharuddin</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-10-25 10:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2025-10-25 12:00</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Zoe Kee Chung Sze / Eeza Zainal</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>GAN HUI NA@YAN HUINA / S K</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-10-25 12:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -6633,51 +6633,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Chiu Soo Jiin / Lee Mei Ching</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Zoe Kee Chung Sze / Eeza Zainal</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2025-10-25 12:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
@@ -6964,51 +6964,51 @@
           <t>2025-10-25 13:00</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Zoe Kee Chung Sze / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Zoe Kee Chung Sze / Eeza Zainal</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>UMI ILYANA BINTI KAMALUDIN / NADIAH BINTI ZAINALABIDIN</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2025-10-25 13:00</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">