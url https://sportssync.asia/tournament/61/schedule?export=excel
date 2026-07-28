--- v1 (2026-05-06)
+++ v2 (2026-07-28)
@@ -921,51 +921,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Effreeza binti Mohamad / Maggie Ng </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-10-25 08:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>PUTERI NORLIZA BINTI MEGAT RAMLI / Jamalina binti Othman</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-10-25 09:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2025-10-25 10:15</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>SUHAIDA MUSTHAFFA / FARAH IZWANI SAMSUDIN</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-10-25 10:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Catalina Isaza Brockland / Young Mei Ling</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-10-25 11:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -6460,51 +6460,51 @@
           <t>2025-10-25 12:30</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>SAW YIN YIN / TAN YEAK CHENG</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2025-10-25 12:30</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Chan Wai Kheng / Lim Xin Yu</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-10-25 13:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -7426,51 +7426,51 @@
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Mohd Hafiz bin Abu Bakar / Nurlyiana binti Ridzuan Radin</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
@@ -7720,51 +7720,51 @@
           <t>2025-10-25 15:15</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colleen Lim Cherng Lin / Ong Siew Hock </t>
+          <t xml:space="preserve">Colleen Lim / Ong Siew Hock </t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t xml:space="preserve">Azrin Zuhdi / Chun Cheng Joo </t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2025-10-25 15:30</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -9064,51 +9064,51 @@
           <t>2025-10-25 16:15</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colleen Lim Cherng Lin / Ong Siew Hock </t>
+          <t xml:space="preserve">Colleen Lim / Ong Siew Hock </t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Yati MohdD / Shamsul Hamimi Ab. Rahman</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2025-10-25 16:30</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
@@ -9442,51 +9442,51 @@
           <t>2025-10-25 16:45</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Siau Vee / Tan lay thian </t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-10-25 16:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -10114,51 +10114,51 @@
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>suriyanty / MOHAMMAD FAIZ BIN WAHID</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
@@ -10408,51 +10408,51 @@
           <t>2025-10-25 17:15</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colleen Lim Cherng Lin / Ong Siew Hock </t>
+          <t xml:space="preserve">Colleen Lim / Ong Siew Hock </t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Sin Ke Guang / Nor Rosidah Mohmad</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-10-25 17:30</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2025-10-25 18:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-10-25 18:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11794,51 +11794,51 @@
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Zoe Kee Chung Sze</t>
+          <t>Roy Tey / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>MASRI AYOB / Yeoh guan aun</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
@@ -11920,51 +11920,51 @@
           <t>2025-10-25 18:30</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colleen Lim Cherng Lin / Ong Siew Hock </t>
+          <t xml:space="preserve">Colleen Lim / Ong Siew Hock </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Tan Lip Luen / UMI ILYANA BINTI KAMALUDIN</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2025-10-25 18:45</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">