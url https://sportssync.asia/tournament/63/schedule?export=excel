--- v2 (2026-08-04)
+++ v3 (2026-09-18)
@@ -7132,51 +7132,51 @@
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Raja Nadia Salwana Binti Raja Hisham / Zetty Alia Binti Ramly</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
@@ -7804,51 +7804,51 @@
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>NUR NAJIHAH BINTI ZULKIFLI / NUR ALIA BINTI ABDUL MUNAWAR</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2025-10-04 15:30</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>NOR SYAFIQAH BINTI RAZAK / Nurul Athiah binti Harun</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-10-04 15:30</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -9148,51 +9148,51 @@
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Emilia Teh Hoay Ying / NOR AZIRA BINTI AHMAD</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
@@ -9363,51 +9363,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Ng chun yee / Ng Mei Yee</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>2025-10-04 16:30</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
@@ -9484,98 +9484,98 @@
           <t>2025-10-04 17:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Joanne Lim / Hazwina bt Hamidi Mookkaiyah</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2025-10-04 17:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Jasmine Rachel Ong / Wong Mei Fong</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Sylvia Quah / CHRISTINE QUEK</t>
+          <t>Sylvia Quah / Christine Quek</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-10-04 17:45</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2025-10-05 08:15</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / goh qian pei </t>
+          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Ahmad Nor Aiman bin Ahmad Norzaini / LEE CHIN EE</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-10-05 08:15</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10408,51 +10408,51 @@
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>LOW BOON PAO / Linda Tan</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>kamarulzaman bin mohd yusop / Yati MohdD</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11211,51 +11211,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Wong Kin Wai / LAU YI JING</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / goh qian pei </t>
+          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / Goh Qian Pei </t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
@@ -11752,51 +11752,51 @@
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -12214,51 +12214,51 @@
           <t>2025-10-05 09:45</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / goh qian pei </t>
+          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Faizal Afizi Bin Rusly / NUR SOLEHAH BINTI KOMA'RUDIN</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2025-10-05 09:45</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
@@ -12424,51 +12424,51 @@
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Patricia Lering Daniel / Timothy Maurice</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
@@ -12891,51 +12891,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>suriyanty / MOHAMMAD FAIZ BIN WAHID</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / goh qian pei </t>
+          <t xml:space="preserve">Aziizul Hakiim Bin Mohd Zalahudin / Goh Qian Pei </t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-10-05 10:15</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
@@ -13222,51 +13222,51 @@
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Nurul Farhana binti Rizuanhairi / AMIRUL HAKIM BIN RIZUANHAIRI</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
@@ -13432,51 +13432,51 @@
           <t>2025-10-05 11:00</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-10-05 11:30</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
@@ -13521,51 +13521,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Tan Sueh Cheng / Chay Jia Hao</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>2025-10-05 11:45</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
@@ -13605,51 +13605,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t xml:space="preserve">Melvin Koh Kye Way / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>LKTeh  / Jaymaine</t>
+          <t>Felix T / Jaymaine</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2025-10-05 14:00</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
@@ -14062,51 +14062,51 @@
           <t>2025-10-05 14:30</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Mohd Fadzri Sulaiman / Mohamed Radzi Bin Mohamed Ali</t>
+          <t>MOHD FADZRI  / Mohamed Radzi Bin Mohamed Ali</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohammad Hazir bin Mohni / Eddienoor Bin Ali </t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2025-10-05 14:30</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
@@ -14398,51 +14398,51 @@
           <t>2025-10-05 15:00</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Mohd Fadzri Sulaiman / Mohamed Radzi Bin Mohamed Ali</t>
+          <t>MOHD FADZRI  / Mohamed Radzi Bin Mohamed Ali</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Edwin Koh Chia Ann / Vincent Ng Chee Wai</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2025-10-05 15:00</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -14734,51 +14734,51 @@
           <t>2025-10-05 15:30</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Mohd Fadzri Sulaiman / Mohamed Radzi Bin Mohamed Ali</t>
+          <t>MOHD FADZRI  / Mohamed Radzi Bin Mohamed Ali</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Law Chun Keat / Goh Kah Lyn</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>2025-10-05 15:30</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
@@ -15070,51 +15070,51 @@
           <t>2025-10-05 16:00</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>Mohd Fadzri Sulaiman / Mohamed Radzi Bin Mohamed Ali</t>
+          <t>MOHD FADZRI  / Mohamed Radzi Bin Mohamed Ali</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Voon Tze Khay / Kho Seng Hee</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2025-10-05 16:00</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
@@ -15364,51 +15364,51 @@
           <t>2025-10-05 16:45</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Mohd Fadzri Sulaiman / Mohamed Radzi Bin Mohamed Ali</t>
+          <t>MOHD FADZRI  / Mohamed Radzi Bin Mohamed Ali</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>YAP EE LIN / Ch’ng Han Keong</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>2025-10-05 16:45</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">