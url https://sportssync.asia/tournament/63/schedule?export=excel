--- v0 (2025-11-05)
+++ v1 (2026-06-13)
@@ -622,51 +622,51 @@
           <t>2025-10-04 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Ashraf Bin Daud</t>
+          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Daud</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Victor Low Wai Tuck / Kevin Kong Jun wai</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-10-04 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2025-10-04 08:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Ashraf Bin Daud</t>
+          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Daud</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Muhammad fikri othman / MUHAMMAD SYAFIQ BIN LUKMAN</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-10-04 08:30</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2025-10-04 08:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Wong Wee Lee</t>
+          <t>Sim Han Wei / L</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Mohamad farhan syaza / Hariz Husaini</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-10-04 08:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -2559,51 +2559,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Ahmad Nor Aiman bin Ahmad Norzaini / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Wong Wee Lee</t>
+          <t>Sim Han Wei / L</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-10-04 09:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2025-10-04 09:30</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Ashraf Bin Daud</t>
+          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Daud</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>AHMAD ZUHAIR BIN YAACOB / Ahmad Zikri Bin Yaacob</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2025-10-04 09:30</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-10-04 09:30</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Wong Wee Lee</t>
+          <t>Sim Han Wei / L</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>MUHAMMAD SYAFFIZIE BIN MOHD SHAFIE / Muhamad Ridzuan bin Ahmad</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-10-04 09:45</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>MUHAMMAD HANIF BIN SULAIMAN / Mohd Ruzaidi Bin Abdul Rani</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Wong Wee Lee</t>
+          <t>Sim Han Wei / L</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-10-04 10:15</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2025-10-04 10:30</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Ashraf Bin Daud</t>
+          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Daud</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Muhammad Ihsanuddin B idris / Ahmad Bukhari bin Ahmad Fauzi</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-10-04 10:30</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2025-10-04 11:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Wong Wee Lee</t>
+          <t>Sim Han Wei / L</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Muhammad fikri othman / MUHAMMAD SYAFIQ BIN LUKMAN</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-10-04 11:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-10-04 11:30</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Ashraf Bin Daud</t>
+          <t>Ahmad Zaim Bin Ahmad Tawfek / Daniel Daud</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Lai Man Wai / Joel Hong Zi Rong</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-10-04 11:45</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6549,51 +6549,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>MUHAMMAD KAMARUL JAMALUDDIN PAUL / Leon Rayyan Bin Mahamat</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Wong Wee Lee</t>
+          <t>Sim Han Wei / L</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-10-04 12:15</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
@@ -7048,135 +7048,135 @@
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Chong Kam Yan / Recia Lim</t>
+          <t>Chong Kam Yan / Rei</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Ida Ruhayu Binti Idrus  / Umi Kalsum Tajudin</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Shamsulastri Binti Soralman / Siti Balqis Binti Shaharuddin</t>
+          <t>Sha M / Siti Balqis Binti Shaharuddin</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Raja Nadia Salwana Binti Raja Hisham / Zetty Alia Binti Ramly</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
@@ -7720,135 +7720,135 @@
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Chong Kam Yan / Recia Lim</t>
+          <t>Chong Kam Yan / Rei</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Norsharin binti Alias / Sarah Faradilla binti Hamzah</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>UMIE YUSTINA BINTI RAZALI  / Nurul Shahida Binti Zainudin</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>NUR NAJIHAH BINTI ZULKIFLI / NUR ALIA BINTI ABDUL MUNAWAR</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-10-04 15:00</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -8103,51 +8103,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Fathin Nur Amalina binti Khairul Parman / NUR MAISARAH BINTI MAZLAN</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Shamsulastri Binti Soralman / Siti Balqis Binti Shaharuddin</t>
+          <t>Sha M / Siti Balqis Binti Shaharuddin</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-10-04 15:15</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
@@ -8392,135 +8392,135 @@
           <t>2025-10-04 15:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Chong Kam Yan / Recia Lim</t>
+          <t>Chong Kam Yan / Rei</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Noor khadijah rameli / Kikin</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2025-10-04 15:30</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Fathin Nur Amalina binti Khairul Parman / NUR MAISARAH BINTI MAZLAN</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-10-04 15:30</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>NOR SYAFIQAH BINTI RAZAK / Nurul Athiah binti Harun</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-10-04 15:30</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2025-10-04 15:45</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Shamsulastri Binti Soralman / Siti Balqis Binti Shaharuddin</t>
+          <t>Sha M / Siti Balqis Binti Shaharuddin</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>UMIE YUSTINA BINTI RAZALI  / Nurul Shahida Binti Zainudin</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-10-04 15:45</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -8980,51 +8980,51 @@
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Noor khadijah rameli / Kikin</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
@@ -9148,93 +9148,93 @@
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Emilia Teh Hoay Ying / NOR AZIRA BINTI AHMAD</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Chong Kam Yan / Recia Lim</t>
+          <t>Chong Kam Yan / Rei</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>UMIE YUSTINA BINTI RAZALI  / Nurul Shahida Binti Zainudin</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2025-10-04 16:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -9279,51 +9279,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Jasmine Rachel Ong / Wong Mei Fong</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>NORAFIQAH BINTI MOHD FARID / Zulaika Ellyani binti Mohd Zaki</t>
+          <t>AFIQAH F / Zulaika Ellyani binti Mohd Zaki</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-10-04 16:30</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
@@ -9363,88 +9363,88 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Ng chun yee / Ng Mei Yee</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>2025-10-04 16:30</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Chong Kam Yan / Recia Lim</t>
+          <t>Chong Kam Yan / Rei</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Joanne Lim / Hazwina bt Hamidi Mookkaiyah</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2025-10-04 17:00</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
@@ -9484,98 +9484,98 @@
           <t>2025-10-04 17:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Joanne Lim / Hazwina bt Hamidi Mookkaiyah</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2025-10-04 17:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Jasmine Rachel Ong / Wong Mei Fong</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Sylvia Quah / QUEK GEOK KHEW</t>
+          <t>Sylvia Quah / CHRISTINE QUEK</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-10-04 17:45</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
@@ -10240,51 +10240,51 @@
           <t>2025-10-05 08:15</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Darryl Ezreen / Nurien farisya bt razali</t>
+          <t>Darryl Ezreen / Nurien Farisya</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Amir Helmy Yusof / Nur izzati aqilah binti Lokman hakim</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
@@ -10366,93 +10366,93 @@
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Lua Yi Fang</t>
+          <t>Oswald Chok  / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>MUHAMMAD ADAM RIFQY BIN MOHD HANAFIAH / Raja Nadia Salwana Binti Raja Hisham</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>LOW BOON PAO / Linda Tan</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -10492,51 +10492,51 @@
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Noor khadijah rameli / Ahmad Johari Wahab</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
@@ -11038,93 +11038,93 @@
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Lua Yi Fang</t>
+          <t>Oswald Chok  / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Amira Sabri / Luqman Arif Zulkarnaim</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>kamarulzaman bin mohd yusop / Yati MohdD</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11164,51 +11164,51 @@
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Low Jia Hao / TEO TING FONG</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
@@ -11253,51 +11253,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Tam Kok Tung / Lok Teng Yan</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Darryl Ezreen / Nurien farisya bt razali</t>
+          <t>Darryl Ezreen / Nurien Farisya</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2025-10-05 09:15</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
@@ -11710,93 +11710,93 @@
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Lua Yi Fang</t>
+          <t>Oswald Chok  / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Elaine Tan Ee Lin / Wan Abdul Muhsin Bin Wan Ishak</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -11836,51 +11836,51 @@
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Mohd Amirul Fikri Bin Omar / Fatin Amani Binti Mohd Karim</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
@@ -12256,51 +12256,51 @@
           <t>2025-10-05 09:45</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Darryl Ezreen / Nurien farisya bt razali</t>
+          <t>Darryl Ezreen / Nurien Farisya</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>NORANISMAWATI BINTI MOHD FAUDZI / Mohd Afiq Bin Mohd Hassan</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
@@ -12382,93 +12382,93 @@
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Lua Yi Fang</t>
+          <t>Oswald Chok  / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Sukhairah binti Haji Abdul Latiff / Hasyir raqiib bin hasim</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Patricia Lering Daniel / Timothy Maurice</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
@@ -12508,51 +12508,51 @@
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Gan Jun Hong / chong shin yi</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
@@ -12933,51 +12933,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Chan Hui Teng / Lim Wei Choon</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Darryl Ezreen / Nurien farisya bt razali</t>
+          <t>Darryl Ezreen / Nurien Farisya</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
@@ -13059,51 +13059,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Sukhairah binti Haji Abdul Latiff / Hasyir raqiib bin hasim</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
@@ -13222,51 +13222,51 @@
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Nurul Farhana binti Rizuanhairi / AMIRUL HAKIM BIN RIZUANHAIRI</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
@@ -13348,51 +13348,51 @@
           <t>2025-10-05 11:00</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Mohamad Syakir Bin Mohamad Fawzi</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>2025-10-05 11:00</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
@@ -13432,224 +13432,224 @@
           <t>2025-10-05 11:00</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-10-05 11:30</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t xml:space="preserve">Melvin Koh Kye Way / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2025-10-05 11:30</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Tan Sueh Cheng / Chay Jia Hao</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>2025-10-05 11:45</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Karen Wong Puey Han  / Kris Wong</t>
+          <t>Karen Wong / Kris Wong</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Tan Sueh Cheng / Chay Jia Hao</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>2025-10-05 12:00</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t xml:space="preserve">Melvin Koh Kye Way / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Kong Jia Min</t>
+          <t>Teh LK / Jaymaine</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2025-10-05 14:00</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">