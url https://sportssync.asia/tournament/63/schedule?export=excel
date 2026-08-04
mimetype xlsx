--- v1 (2026-06-13)
+++ v2 (2026-08-04)
@@ -1672,51 +1672,51 @@
           <t>2025-10-04 08:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ONG CHUN-PIIN / Ong Kok Kuan</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-10-04 08:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -2974,51 +2974,51 @@
           <t>2025-10-04 09:15</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>AFNAN BIN ABDUL RAHMAN / Amir Zain bin Amin Hamid</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-10-04 09:15</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-10-04 09:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>MUHAMMAD ARIEF BIN SAIZUL / MUHAMMAD AMIRUL HAZWAN BIN MOHD FAIZ</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-10-04 09:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2025-10-04 10:45</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Aimran Bin Zainuddin</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-10-04 10:45</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2025-10-04 11:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Lau Qi Ming / Tam Kok Tung</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-10-04 11:15</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>AHMAD ZUHAIR BIN YAACOB / Ahmad Zikri Bin Yaacob</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2025-10-04 11:45</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>MOHD AFIE ZULHAIMI MOHD HANAPI / Mohd Azlan Abdul Manap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-10-04 12:15</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6796,51 +6796,51 @@
           <t>2025-10-04 12:45</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Lai Man Wai / Joel Hong Zi Rong</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-10-04 13:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -6885,51 +6885,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>CHONG CHIN HOONG / PANG KAI KEEN</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAIKAL AJMAL BIN BUKHORY / Iqbal Amzar Bin Bukhory </t>
+          <t xml:space="preserve">Haikal Ajmal Bin Bukhory / Iqbal Amzar Bin Bukhory </t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2025-10-04 14:30</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
@@ -10408,51 +10408,51 @@
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>LOW BOON PAO / Linda Tan</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-10-05 08:30</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>kamarulzaman bin mohd yusop / Yati MohdD</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-10-05 09:00</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11752,51 +11752,51 @@
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Lau Jiayi</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-10-05 09:30</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -12424,51 +12424,51 @@
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Patricia Lering Daniel / Timothy Maurice</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2025-10-05 10:00</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
@@ -13222,51 +13222,51 @@
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Nurul Farhana binti Rizuanhairi / AMIRUL HAKIM BIN RIZUANHAIRI</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2025-10-05 10:45</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
@@ -13432,51 +13432,51 @@
           <t>2025-10-05 11:00</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-10-05 11:30</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
@@ -13521,51 +13521,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Tan Sueh Cheng / Chay Jia Hao</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>2025-10-05 11:45</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
@@ -13605,51 +13605,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t xml:space="preserve">Melvin Koh Kye Way / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Teh LK / Jaymaine</t>
+          <t>LKTeh  / Jaymaine</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2025-10-05 14:00</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">