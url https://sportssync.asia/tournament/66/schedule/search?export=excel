--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -874,51 +874,51 @@
           <t>2025-11-08 08:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Mun Wai Lun</t>
+          <t>Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Chay Jia Hao / Teow Zhi Sen</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-11-08 08:20</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2025-11-08 08:40</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Mun Wai Lun</t>
+          <t>Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>WEE KAI SIANG / Fang Guang Sheng</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-11-08 08:40</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Mun Wai Lun</t>
+          <t>Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">Ter Ming Wei  / Tan Khin Han </t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2025-11-08 09:20</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Mun Wai Lun</t>
+          <t>Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Koh Shan Hong / Chu Seng Hong</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-11-08 09:20</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2025-11-08 09:40</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Tan Chee Kiah / GOH JIA CHUN</t>
+          <t>Brandon Tan Chee Kiah / GOH JIA CHUN</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin Koh Xian Gen / CHING TAI HOW </t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-11-08 09:40</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2517,88 +2517,88 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Gan Jun Hong / TAI SHANG MING</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-11-08 10:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Wong Song Pei / Oscar Wong Chee Ing</t>
+          <t>Wong Song Pei / OW</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Chong voon yeow / WONG RONG SHIUN</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-11-08 10:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -2806,51 +2806,51 @@
           <t>2025-11-08 10:10</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Tan Chee Kiah / GOH JIA CHUN</t>
+          <t>Brandon Tan Chee Kiah / GOH JIA CHUN</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Goh Boon Jian / Ong Chun Ket</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-11-08 10:10</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
@@ -2890,51 +2890,51 @@
           <t>2025-11-08 10:20</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Wong Song Pei / Oscar Wong Chee Ing</t>
+          <t>Wong Song Pei / OW</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Tuen Wai Chun / Tham Seng Mun</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-11-08 10:20</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Hock / Kelvin</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-08 10:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2025-11-08 10:40</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Wong Song Pei / Oscar Wong Chee Ing</t>
+          <t>Wong Song Pei / OW</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t xml:space="preserve">Mun Chun / Ng chee keong </t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-11-08 10:40</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3483,130 +3483,130 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Lim Honghua / Joseph Chew Chin Meng</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Tan Chee Kiah / GOH JIA CHUN</t>
+          <t>Brandon Tan Chee Kiah / GOH JIA CHUN</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-11-08 10:50</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Ang Boon Shen / TAN YONG SENG</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-11-08 11:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Wong Song Pei / Oscar Wong Chee Ing</t>
+          <t>Wong Song Pei / OW</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2025-11-08 11:00</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Nicolas Chee Jenn Hinn / Koh Zhi Qin</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Tan Chee Kiah / GOH JIA CHUN</t>
+          <t>Brandon Tan Chee Kiah / GOH JIA CHUN</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-11-08 11:00</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3814,51 +3814,51 @@
           <t>2025-11-08 11:10</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>muhammad syahmi bin shamsaimi / Nurul asyraf bin nurul akla</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-11-08 11:20</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2025-11-08 11:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t xml:space="preserve">Ter Ming Wei  / Tan Khin Han </t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-11-08 11:40</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Zairul bin Shaferi / Zainul arifin bin zulkefli </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-11-08 12:30</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4449,51 +4449,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Goh Boon Jian / Ong Chun Ket</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-11-08 13:00</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Tan Kar Fong / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>NG PENG LEONG / SOONG JUN FAI</t>
+          <t>NG PENG LEONG / JunFai S</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-11-08 14:30</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2025-11-08 14:50</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Ling Jia Xuan / ONG DUN HAO</t>
+          <t>Ling Jia Xuan / DH ONG</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Christine Ong Zi Qing / GOH JIA CHUN</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-11-08 14:50</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -5242,51 +5242,51 @@
           <t>2025-11-08 15:10</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Ling Jia Xuan / ONG DUN HAO</t>
+          <t>Ling Jia Xuan / DH ONG</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Shelly Lui / Lee Cheng hui</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-11-08 15:10</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5578,51 +5578,51 @@
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Ling Jia Xuan / ONG DUN HAO</t>
+          <t>Ling Jia Xuan / DH ONG</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Ong Chee Sheng / Shaine Mui</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2025-11-08 15:50</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Ling Jia Xuan / ONG DUN HAO</t>
+          <t>Ling Jia Xuan / DH ONG</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t xml:space="preserve">Quek Tat Jian / Lee chiow ying </t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-11-08 15:50</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-11-08 16:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Lee Xin Ni</t>
+          <t>JunFai S / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>LIM YOU ZHE / Pong Jing Ching</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-11-08 16:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2025-11-08 16:50</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Lee Xin Ni</t>
+          <t>JunFai S / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Koh Zhi Qin / Lim Xin Roy</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2025-11-08 16:50</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7342,51 +7342,51 @@
           <t>2025-11-08 17:10</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Lee Xin Ni</t>
+          <t>JunFai S / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>LEE KIM IAN / Cheryl Chok</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-11-08 17:10</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2025-11-08 17:30</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Lee Xin Ni</t>
+          <t>JunFai S / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Denise Soh Shan Yi / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2025-11-08 17:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -8014,51 +8014,51 @@
           <t>2025-11-08 18:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Lee Xin Ni</t>
+          <t>JunFai S / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Clifford Tan Yee Siew / Ser Hwee Peng</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2025-11-08 18:10</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2025-11-09 08:10</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>KOH CHEN HONG / ONG DUN HAO</t>
+          <t>KOH CHEN HONG / DH ONG</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>KHOW KOK WEI / Tan Jia Shui</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-11-09 08:10</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -9111,51 +9111,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>TEW CHENG JIE / Lee Kok Qing</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>KOH CHEN HONG / ONG DUN HAO</t>
+          <t>KOH CHEN HONG / DH ONG</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-11-09 08:30</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
@@ -9447,51 +9447,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Afiq Bin Norazman / Abu Dzar </t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>KOH CHEN HONG / ONG DUN HAO</t>
+          <t>KOH CHEN HONG / DH ONG</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-11-09 08:50</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -9615,51 +9615,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Lai Dixon / lee kim wai</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>KOH CHEN HONG / ONG DUN HAO</t>
+          <t>KOH CHEN HONG / DH ONG</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
@@ -12807,51 +12807,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Aiman Syahariz bin Sofian / Maryam Ramadhani binti Azmi</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Low Xing Ping  / ng dickson</t>
+          <t>Tira  / ng dickson</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>2025-11-09 14:40</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
@@ -12975,51 +12975,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t xml:space="preserve">Pauline Ng Jia Hui / Law Wei Siang </t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Low Xing Ping  / ng dickson</t>
+          <t>Tira  / ng dickson</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>2025-11-09 14:50</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
@@ -13474,51 +13474,51 @@
           <t>2025-11-09 15:20</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Low Xing Ping  / ng dickson</t>
+          <t>Tira  / ng dickson</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2025-11-09 15:20</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">