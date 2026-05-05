--- v0 (2025-11-15)
+++ v1 (2026-05-05)
@@ -874,51 +874,51 @@
           <t>2025-11-08 08:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Mun Wai Lun</t>
+          <t>[Leapmotor] Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Chay Jia Hao / Teow Zhi Sen</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-11-08 08:20</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2025-11-08 08:40</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Mun Wai Lun</t>
+          <t>[Leapmotor] Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>WEE KAI SIANG / Fang Guang Sheng</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-11-08 08:40</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Mun Wai Lun</t>
+          <t>[Leapmotor] Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">Ter Ming Wei  / Tan Khin Han </t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-11-08 09:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2025-11-08 09:20</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Mun Wai Lun</t>
+          <t>[Leapmotor] Jin / Mun Wai Lun</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Koh Shan Hong / Chu Seng Hong</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-11-08 09:20</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -8896,51 +8896,51 @@
           <t>2025-11-09 08:10</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Tan Kar Fong / ng hock huan</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-11-09 08:20</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
@@ -9237,51 +9237,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / ng dickson</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-11-09 08:40</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
@@ -9573,51 +9573,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t xml:space="preserve">PANG ZE SHENG / MICHAEL YAP YEOW HENG </t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>2025-11-09 09:00</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
@@ -9741,51 +9741,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Farquhar Bin Mohd Salleh / Muhammad Najib Bin Ibrahim </t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Foo Chee Yong</t>
+          <t>Tang Kim Yong  / Foo CY</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2025-11-09 09:10</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
@@ -10371,51 +10371,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>MOHD HAPIZ BIN MOHD ARIFFIN / Abdul Rahman Bin Jamal Al Munir</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2025-11-09 09:40</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
@@ -10660,98 +10660,98 @@
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Chow hao bin / Liibhenthirhan A/L Rajoo</t>
+          <t>Chow hao bin / Liibhen</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t xml:space="preserve">Woo Wei Ren  / TEE JING XU </t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Aaron Chee / Bryan Ooi</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2025-11-09 10:00</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
@@ -10996,51 +10996,51 @@
           <t>2025-11-09 10:20</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Chow hao bin / Liibhenthirhan A/L Rajoo</t>
+          <t>Chow hao bin / Liibhen</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Soong Kah Chung  / Neoh Tee Sheng</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2025-11-09 10:20</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2025-11-09 10:30</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Euginne Koon Wea Yao / NG ZIYANG</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2025-11-09 10:30</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11332,51 +11332,51 @@
           <t>2025-11-09 10:40</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Chow hao bin / Liibhenthirhan A/L Rajoo</t>
+          <t>Chow hao bin / Liibhen</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Liw Min Zhing / Cedric Soh Chee Yuan</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-11-09 10:40</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
@@ -11668,51 +11668,51 @@
           <t>2025-11-09 11:00</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Chow hao bin / Liibhenthirhan A/L Rajoo</t>
+          <t>Chow hao bin / Liibhen</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Gan Kai Wen / Ng Seng Hin</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2025-11-09 11:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
@@ -11883,51 +11883,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>CHAN WENG YEW / Tay Wilson</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2025-11-09 11:20</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
@@ -12051,51 +12051,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Yap Kok Hee / Ong Jun Hang</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Chow hao bin / Liibhenthirhan A/L Rajoo</t>
+          <t>Chow hao bin / Liibhen</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2025-11-09 11:30</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
@@ -12214,51 +12214,51 @@
           <t>2025-11-09 11:40</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Nick Ho  / Yap Chih Leong</t>
+          <t>Nick Ho  / Sam Yap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>LIN HUAN LIN / Lim Chin Long</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2025-11-09 11:40</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
@@ -12340,51 +12340,51 @@
           <t>2025-11-09 12:00</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Chow hao bin / Liibhenthirhan A/L Rajoo</t>
+          <t>Chow hao bin / Liibhen</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Ivan Ng Tien Yuen / Andrew Loh Liang Chern</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2025-11-09 12:00</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
@@ -12639,51 +12639,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t xml:space="preserve">Pauline Ng Jia Hui / Law Wei Siang </t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>2025-11-09 14:30</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
@@ -13138,51 +13138,51 @@
           <t>2025-11-09 15:00</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Aiman Syahariz bin Sofian / Maryam Ramadhani binti Azmi</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2025-11-09 15:00</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
@@ -13479,51 +13479,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Low Xing Ping  / ng dickson</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Foo Chee Yong / Faustina Su Kwong Ai</t>
+          <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2025-11-09 15:20</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
@@ -13642,51 +13642,51 @@
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Azlin Shahida Abdul Latif / Liibhenthirhan A/L Rajoo</t>
+          <t>Azlin Shahida Abdul Latif / Liibhen</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Jasper Leong / Jimmy Tee</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2025-11-09 15:30</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
@@ -13978,51 +13978,51 @@
           <t>2025-11-09 15:50</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Azlin Shahida Abdul Latif / Liibhenthirhan A/L Rajoo</t>
+          <t>Azlin Shahida Abdul Latif / Liibhen</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Denise Soh Shan Yi / Tan Chee Yeong</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>2025-11-09 15:50</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
@@ -14230,51 +14230,51 @@
           <t>2025-11-09 16:10</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Azlin Shahida Abdul Latif / Liibhenthirhan A/L Rajoo</t>
+          <t>Azlin Shahida Abdul Latif / Liibhen</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>FAZDILAH BINTI MD KASSIM / SHARIL BIN KAMARUDIN</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>2025-11-09 16:10</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
@@ -14692,51 +14692,51 @@
           <t>2025-11-09 17:00</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Azlin Shahida Abdul Latif / Liibhenthirhan A/L Rajoo</t>
+          <t>Azlin Shahida Abdul Latif / Liibhen</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>LOW JUN HONG / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2025-11-09 17:10</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">