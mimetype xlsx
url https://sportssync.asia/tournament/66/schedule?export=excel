--- v1 (2026-05-05)
+++ v2 (2026-06-20)
@@ -4738,51 +4738,51 @@
           <t>2025-11-08 14:40</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Ong Chee Sheng / Mui Yee Xuan</t>
+          <t>Ong Chee Sheng / Shaine Mui</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Shelly Lui / Lee Cheng hui</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2025-11-08 14:40</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -5079,51 +5079,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">Quek Tat Jian / Lee chiow ying </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Ong Chee Sheng / Mui Yee Xuan</t>
+          <t>Ong Chee Sheng / Shaine Mui</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-11-08 15:00</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Christine Ong Zi Qing / GOH JIA CHUN</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Ong Chee Sheng / Mui Yee Xuan</t>
+          <t>Ong Chee Sheng / Shaine Mui</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-11-08 15:20</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Ling Jia Xuan / ONG DUN HAO</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Ong Chee Sheng / Mui Yee Xuan</t>
+          <t>Ong Chee Sheng / Shaine Mui</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-11-08 15:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">