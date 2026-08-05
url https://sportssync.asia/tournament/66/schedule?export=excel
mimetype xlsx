--- v2 (2026-06-20)
+++ v3 (2026-08-05)
@@ -12849,51 +12849,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Lim Chin Long / Laurel Yong Loong Er</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Ismail bin Yusope / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ismail bin Yusope / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2025-11-09 14:40</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
@@ -13017,51 +13017,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / Lim Yin Loo</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Ismail bin Yusope / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ismail bin Yusope / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>2025-11-09 14:50</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
@@ -13516,51 +13516,51 @@
           <t>2025-11-09 15:20</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Ismail bin Yusope / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ismail bin Yusope / Aizat Zayyani</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Kok Qing / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>2025-11-09 15:20</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">