--- v1 (2026-05-06)
+++ v2 (2026-09-17)
@@ -664,51 +664,51 @@
           <t>2025-10-31 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CHNG ZHE KAI / Jeff Chong Qiu Jie</t>
+          <t>CHNG ZHE KAI / Jeff Chong</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">Simon Ng Thong Shi / Yeoh hock hoe </t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-10-31 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1173,51 +1173,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Ti Zhi Yan / Ong Zi Wei</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>CHNG ZHE KAI / Jeff Chong Qiu Jie</t>
+          <t>CHNG ZHE KAI / Jeff Chong</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-10-31 08:40</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -3609,51 +3609,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Yap Ken Ren / Tan Qing Hao</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>CHNG ZHE KAI / Jeff Chong Qiu Jie</t>
+          <t>CHNG ZHE KAI / Jeff Chong</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-10-31 12:00</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -7300,51 +7300,51 @@
           <t>2025-10-31 17:00</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Lam yik choon / LEE FEN YEE</t>
+          <t>Lam yik choon / Fish Lee</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Lim Chew Hsia / Eric ng wei hon</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2025-10-31 17:00</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
@@ -7804,51 +7804,51 @@
           <t>2025-10-31 17:40</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Lam yik choon / LEE FEN YEE</t>
+          <t>Lam yik choon / Fish Lee</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Lee Jia Min / GOH DING FU</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2025-10-31 17:40</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -8308,51 +8308,51 @@
           <t>2025-10-31 18:20</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Lam yik choon / LEE FEN YEE</t>
+          <t>Lam yik choon / Fish Lee</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Tan Kuan Jie / Tan Kuan Min</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-10-31 18:20</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -8812,51 +8812,51 @@
           <t>2025-10-31 19:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Lam yik choon / LEE FEN YEE</t>
+          <t>Lam yik choon / Fish Lee</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Desmond Soon Zhen Phen  / Hong Wai Chee</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2025-10-31 19:00</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
@@ -14398,51 +14398,51 @@
           <t>2025-11-02 08:00</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Brian Mok Herng Yhue</t>
+          <t>Ken Foo Hsien Loong / Brian Mok Herng Yhue</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>TAN HAO SHEN / Low Khai Jei</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2025-11-02 08:25</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -14902,51 +14902,51 @@
           <t>2025-11-02 08:50</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Brian Mok Herng Yhue</t>
+          <t>Ken Foo Hsien Loong / Brian Mok Herng Yhue</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Roger Tan Yong Guang / Raymond Tan Yong Xian</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2025-11-02 09:15</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
@@ -15322,51 +15322,51 @@
           <t>2025-11-02 09:40</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Brian Mok Herng Yhue</t>
+          <t>Ken Foo Hsien Loong / Brian Mok Herng Yhue</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Khor Jia Chun / Cheah Chern Hoong</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2025-11-02 10:05</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
@@ -15658,51 +15658,51 @@
           <t>2025-11-02 10:30</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / Brian Mok Herng Yhue</t>
+          <t>Ken Foo Hsien Loong / Brian Mok Herng Yhue</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>LIN HUAN LIN / Lim Chin Long</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>2025-11-02 10:30</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">