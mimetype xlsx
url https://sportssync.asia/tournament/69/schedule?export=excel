--- v0 (2025-12-01)
+++ v1 (2026-05-06)
@@ -6964,51 +6964,51 @@
           <t>2025-10-31 16:20</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Ng Wei Sheng / Khoo Zhi Yin</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2025-10-31 16:20</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
@@ -7468,51 +7468,51 @@
           <t>2025-10-31 17:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Jessie Lim Lay Cheng / Loh Wern Chern</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2025-10-31 17:00</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
@@ -7972,51 +7972,51 @@
           <t>2025-10-31 17:40</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Song Xin Jie / Toh Qi Zhang</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2025-10-31 17:40</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2025-10-31 18:20</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Carl Lunn Wong / Ooi Zi Ting</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2025-10-31 18:20</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -9568,51 +9568,51 @@
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Tan Kuan Jie / Tan Kuan Min</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
@@ -9988,140 +9988,140 @@
           <t>2025-10-31 20:20</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Ong Yoong / Ong Joyin</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2025-10-31 20:20</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>TEOH EWE MUN / Margaret Lee Siew Ling</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court VIP1</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Sow Yih Jia / Lee Hsu Lin</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court VIP2</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
@@ -14230,51 +14230,51 @@
           <t>2025-11-02 08:00</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Choo Meng Tat / Leong Cher Siong</t>
+          <t xml:space="preserve">Choo Meng Tat / Jason Leong </t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Chuah Di Ken / Giovan</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>2025-11-02 08:00</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
@@ -14739,51 +14739,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Law Wei Siang  / Tee Heng Chee</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Choo Meng Tat / Leong Cher Siong</t>
+          <t xml:space="preserve">Choo Meng Tat / Jason Leong </t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>2025-11-02 08:50</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">