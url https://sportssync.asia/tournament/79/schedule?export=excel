--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -795,51 +795,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Lim You Wang / Gary lee seng kwan</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-12-13 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -2050,51 +2050,51 @@
           <t>2025-12-13 08:45</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Christyan Staynner Panus William / Christopher B William Bili</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-12-13 08:45</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Ahmad Aizad Bin Yahaya / MOHD AIZAT AMIR BIN OBET</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-12-13 09:15</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>CHUNG TZE YUAN / Tan Chee Ming</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3693,51 +3693,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-12-13 09:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Noramin Bin Nordin / Cheong Yuen Wai</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-12-13 10:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>AINNAL HASANAIN / Adib Ibrahim</t>
+          <t>Ainnal Hasanain / Adib Ibrahim</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2025-12-13 10:45</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2025-12-13 14:45</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Sharon Goh Mei Har / Chiaki Terada</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2025-12-13 15:15</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8182,51 +8182,51 @@
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Wong Khee Chun / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
@@ -8439,51 +8439,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">Desiree Siow Hao Shan / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-12-13 16:15</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -9279,51 +9279,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
@@ -9442,51 +9442,51 @@
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>NG JIN YUAN / David Low</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -10161,51 +10161,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Lim Pui Yinn / SOONG CHENG LING</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t xml:space="preserve">Yap Fei Teng / Ng Joo Yee </t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11253,51 +11253,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Benjamin Tay  / Loh Wen Ken</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2025-12-13 17:45</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
@@ -11673,51 +11673,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Chow chee leng / Foo See Hee</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2025-12-13 18:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
@@ -13269,51 +13269,51 @@
           <t>Court A4</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Karen Wong / Jennis Khor Jin Yi</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>2025-12-13 19:45</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
@@ -13348,51 +13348,51 @@
           <t>2025-12-13 19:45</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Faith Goh Shin Huey / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>2025-12-13 20:00</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
@@ -13437,51 +13437,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t xml:space="preserve">Desiree Siow Hao Shan / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / Kah Chen Yean</t>
+          <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2025-12-13 20:00</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t xml:space="preserve">Jimmy Hoh Wai Meng / Jack Cheong Tse Chiew </t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -20913,51 +20913,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Edwin Koh Chia Ann / Wong Siu Hung John</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>2025-12-14 14:45</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
@@ -21081,51 +21081,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>LIM KENG ANN / John lim seng leng</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Raymond Lim Wee Kiat</t>
+          <t>Roy Tey / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">