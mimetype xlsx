--- v1 (2026-06-30)
+++ v2 (2026-08-14)
@@ -916,51 +916,51 @@
           <t>2025-12-13 08:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>LOW JIAN TORNG / LOW KEAN LIM</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-12-13 08:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>2025-12-13 08:15</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Wong Sai Chong  / Wong Choon Mun</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025-12-13 08:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2025-12-13 08:45</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Kamarul Ariffin Baginda bin Kamaruddin / Karl eL - Khairul Hamzah</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-12-13 09:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>CHUNG TZE YUAN / Tan Chee Ming</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-12-13 09:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3693,51 +3693,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-12-13 09:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Noramin Bin Nordin / Cheong Yuen Wai</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-12-13 10:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2025-12-13 11:00</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Lau Jun Yip / KIEW TONG HONG</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-12-13 11:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -5205,51 +5205,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>CHUNG TZE YUAN / Tan Chee Ming</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-12-13 11:15</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Jonathan Chee Yanhao / Ching Jun Kong</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-12-13 11:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5620,51 +5620,51 @@
           <t>2025-12-13 11:45</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t xml:space="preserve">Ong Choong Leo / Sew Yee Cheong </t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-12-13 12:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -6171,51 +6171,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2025-12-13 12:30</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -7510,51 +7510,51 @@
           <t>2025-12-13 14:30</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Sharon Goh Mei Har / Chiaki Terada</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-12-13 14:30</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
@@ -8061,51 +8061,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Lim Pui Yinn / SOONG CHENG LING</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
@@ -8187,51 +8187,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-12-13 16:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
@@ -8980,98 +8980,98 @@
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Low Wai Sin / Tee Chee Xiang</t>
+          <t>Low Wai Sin / Spencer Tee</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>TAN TENG GUAN / Ong Choong Leo</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Chow chee leng / Foo See Hee</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
@@ -9106,51 +9106,51 @@
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Xue Zheng / Gurvir Raj Singh</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-12-13 16:30</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Cindy Koh / Kah Chen Yean</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-12-13 16:45</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9699,51 +9699,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t xml:space="preserve">Yap Fei Teng / Ng Joo Yee </t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2025-12-13 17:00</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
@@ -9820,51 +9820,51 @@
           <t>2025-12-13 17:00</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Low Wai Sin / Tee Chee Xiang</t>
+          <t>Low Wai Sin / Spencer Tee</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Chew Hou Ng / Bryan Lim Wei Tern</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2025-12-13 17:00</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
@@ -9946,51 +9946,51 @@
           <t>2025-12-13 17:00</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Ong Jun Hang / Lim Kai Sen</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2025-12-13 17:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
@@ -10324,51 +10324,51 @@
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>NG JIN YUAN / David Low</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2025-12-13 17:15</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
@@ -10744,51 +10744,51 @@
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Low Wai Sin / Tee Chee Xiang</t>
+          <t>Low Wai Sin / Spencer Tee</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Tan Choo Whoon / MOHD HELMI BIN MOHD YUSOF</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
@@ -10870,51 +10870,51 @@
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Khairul bin Awang / Mohd Syuhada Mahmud</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2025-12-13 17:30</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
@@ -11626,51 +11626,51 @@
           <t>2025-12-13 18:00</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Low Wai Sin / Tee Chee Xiang</t>
+          <t>Low Wai Sin / Spencer Tee</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Kian Meng Tan / Yong Lam Sem</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>2025-12-13 18:00</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
@@ -11752,51 +11752,51 @@
           <t>2025-12-13 18:00</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Choo Meng Tat</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-12-13 18:00</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -11925,51 +11925,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t xml:space="preserve">Desiree Siow Hao Shan / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Tan xiao tin</t>
+          <t>Zhuo Xin Ho / Tan xiao tin</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2025-12-13 18:15</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
@@ -12093,51 +12093,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Benjamin Tay  / Loh Wen Ken</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2025-12-13 18:15</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
@@ -13689,51 +13689,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Clinton Wong Han Tian / Toh Chun Kit</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>2025-12-13 20:15</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
@@ -13810,51 +13810,51 @@
           <t>2025-12-13 20:30</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Choo Meng Tat</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2025-12-13 20:30</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
@@ -13899,51 +13899,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Wong say Heng / Raidon Tan Xue Long</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>2025-12-13 20:30</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
@@ -14104,51 +14104,51 @@
           <t>2025-12-13 20:45</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / Hiew Shun Wen</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>2025-12-14 08:00</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
@@ -14398,51 +14398,51 @@
           <t>2025-12-14 08:15</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Tham Yu Kiang / Joel Tham Yu En</t>
+          <t xml:space="preserve">Tham Yu Kiang / Joel Tham Yu En </t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Albert Chow / Anna Chow</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2025-12-14 08:15</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -14650,51 +14650,51 @@
           <t>2025-12-14 08:30</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Tham Yu Kiang / Joel Tham Yu En</t>
+          <t xml:space="preserve">Tham Yu Kiang / Joel Tham Yu En </t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Darius Foo Chuan Jun / Donald Foo Yong Juan</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2025-12-14 08:30</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
@@ -15826,51 +15826,51 @@
           <t>2025-12-14 09:30</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>Tham Yu Kiang / Joel Tham Yu En</t>
+          <t xml:space="preserve">Tham Yu Kiang / Joel Tham Yu En </t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>2025-12-14 09:45</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
@@ -15952,51 +15952,51 @@
           <t>2025-12-14 09:45</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Tham Yu Kiang / Joel Tham Yu En</t>
+          <t xml:space="preserve">Tham Yu Kiang / Joel Tham Yu En </t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Irwan Kamil bin Ridzuan  / Ithan Kamil Bin Irwan Kamil</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2025-12-14 09:45</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
@@ -16419,51 +16419,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Alicia Win Win Tan</t>
+          <t>Wei Han Yap / Alicia Win Win Tan</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>2025-12-14 10:30</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
@@ -16876,51 +16876,51 @@
           <t>2025-12-14 10:45</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Noramin Bin Nordin / Melissa cheong kar yan</t>
+          <t>Noramin Bin Nordin / Melc</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Lee Wee / Firdaus Razak</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>2025-12-14 10:45</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
@@ -17716,98 +17716,98 @@
           <t>2025-12-14 11:15</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Alicia Win Win Tan</t>
+          <t>Wei Han Yap / Alicia Win Win Tan</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>CHOW YEE FAN / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>2025-12-14 11:15</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t xml:space="preserve">Joanne Lim Jia En  / Ivan Ng Shung Chern </t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Noramin Bin Nordin / Melissa cheong kar yan</t>
+          <t>Noramin Bin Nordin / Melc</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>2025-12-14 11:15</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
@@ -18183,51 +18183,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t xml:space="preserve">Samuel Chan Chia King / Chin Lee yee </t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Noramin Bin Nordin / Melissa cheong kar yan</t>
+          <t>Noramin Bin Nordin / Melc</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>2025-12-14 11:30</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
@@ -18561,51 +18561,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Jennis Khor Jin Yi / Chuah Min Hai</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Alicia Win Win Tan</t>
+          <t>Wei Han Yap / Alicia Win Win Tan</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>2025-12-14 11:45</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
@@ -18981,51 +18981,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Tan Chin Tee / Chua Sai Men</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Alicia Win Win Tan</t>
+          <t>Wei Han Yap / Alicia Win Win Tan</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>2025-12-14 12:15</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
@@ -21837,51 +21837,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Mohamed Ariff Tun Dr Ismail / SUSAN LEE</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>Jeraldine Si Pei-En / RONAN KING YUENT</t>
+          <t>Jeraldine Si Pei-En / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
@@ -21916,51 +21916,51 @@
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>Mohamad Safwan hakim bin Mohd azhar / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>2025-12-14 16:30</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
@@ -22210,56 +22210,56 @@
           <t>2025-12-14 16:45</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>Jeraldine Si Pei-En / RONAN KING YUENT</t>
+          <t>Jeraldine Si Pei-En / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>2025-12-14 16:45</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
@@ -22546,51 +22546,51 @@
           <t>2025-12-14 17:00</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>Jeraldine Si Pei-En / RONAN KING YUENT</t>
+          <t>Jeraldine Si Pei-En / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
           <t>Milvia Walter Alex / Azhar Hassan</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>2025-12-14 17:00</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
@@ -22756,51 +22756,51 @@
           <t>2025-12-14 17:15</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
           <t>Mohamed Ariff Tun Dr Ismail / SUSAN LEE</t>
         </is>
       </c>
       <c r="H534" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>2025-12-14 17:15</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
@@ -22840,51 +22840,51 @@
           <t>2025-12-14 17:15</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>Jeraldine Si Pei-En / RONAN KING YUENT</t>
+          <t>Jeraldine Si Pei-En / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
           <t>Mohamad Safwan hakim bin Mohd azhar / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H536" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>2025-12-14 17:15</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
@@ -23092,51 +23092,51 @@
           <t>2025-12-14 17:30</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
           <t>Milvia Walter Alex / Azhar Hassan</t>
         </is>
       </c>
       <c r="H542" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>2025-12-14 17:30</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
@@ -23470,51 +23470,51 @@
           <t>2025-12-14 17:45</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>Jeraldine Si Pei-En / RONAN KING YUENT</t>
+          <t>Jeraldine Si Pei-En / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H551" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>2025-12-14 18:00</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
@@ -23974,51 +23974,51 @@
           <t>2025-12-14 19:00</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>Jeraldine Si Pei-En / RONAN KING YUENT</t>
+          <t>Jeraldine Si Pei-En / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
           <t>lim pek en / Choo Meng Tat</t>
         </is>
       </c>
       <c r="H563" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>2025-12-14 19:15</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">