--- v0 (2025-11-15)
+++ v1 (2026-06-11)
@@ -3315,88 +3315,88 @@
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ADRIAN NG CHEN YIP / CHONG CHING WAI</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-10-18 13:15</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>TAN EUGENE / DAVID SIA CHONG YEW</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-10-18 13:30</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2025-10-18 13:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>VINCENT CHIN BAO ONN / LIM FONG BOON</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-10-18 13:45</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>TEY WEE TIONG / TOH TIN WEI</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-10-18 13:45</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -4024,56 +4024,56 @@
           <t>2025-10-18 14:15</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-10-18 14:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4318,98 +4318,98 @@
           <t>2025-10-18 14:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>RAZALI AZMI / AHMAD ADRI BIN AHMAD FUAD</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-10-18 14:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>TAN EUGENE / DAVID SIA CHONG YEW</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-10-18 15:00</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>ZAINUL AZRIN / ABD HIZWAN NUR HAFIZY BIN ABDUL HAMIDY</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-10-18 15:15</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>LIEU KAI YE / NG JIN YUAN</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2025-10-18 15:30</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -4869,51 +4869,51 @@
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>VINCENT CHIN BAO ONN / LIM FONG BOON</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-10-18 15:45</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2025-10-18 15:45</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>LEE CHEE CHIN / TEE YEH SEONG</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-10-18 15:45</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5205,51 +5205,51 @@
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>LIEU KAI YE / NG JIN YUAN</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-10-18 16:15</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2025-10-18 16:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>ZAINUL AZRIN / ABD HIZWAN NUR HAFIZY BIN ABDUL HAMIDY</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-10-18 16:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>TAN KAE BOON / BENEDICT CHAN SHENG AN</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-10-18 16:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>KEN FOO HSIEN LOONG / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-10-18 17:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court Court B</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5746,93 +5746,93 @@
           <t>2025-10-18 17:15</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>NG CHEW SHYANG / ETHAN LIM WEI LER</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-10-18 17:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court Court B</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>GOH NAI QIANG / BRANDON KIEW KWANG YI</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-10-18 17:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-10-18 18:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>FAIZUL IZWAL BIN MD JAIS / MOHD FITRI REZA</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-10-18 18:15</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court Court B</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2025-10-18 18:15</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>lim gian huang  / Liibhenthirhan A/L Rajoo</t>
+          <t>lim gian huang  / Liibhen</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Brian Mok Herng Yhue / AD NG</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6502,51 +6502,51 @@
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>LOW JUNE HWA / CHAN KONG WAI</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-10-18 18:30</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
@@ -6628,51 +6628,51 @@
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court Court B</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>LIEW KASHENG / WEE TING YAO</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2025-10-18 18:45</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
@@ -6717,88 +6717,88 @@
           <t>Court Court D</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>TAN EUGENE / DAVID SIA CHONG YEW</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>CHOONG YOU GENE / Oswald Chok Ing Qi</t>
+          <t xml:space="preserve">CHOONG YOU GENE / Oswald Chok </t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-10-18 19:00</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court Court A</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Brian Mok Herng Yhue / AD NG</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-10-18 19:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
@@ -6880,51 +6880,51 @@
           <t>2025-10-18 19:15</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court Court C</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>LEE KOK QING / Foo Chee Yong</t>
+          <t>LEE KOK QING / Foo CY</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>NG DICKSON / KHAW WEI HUAN</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 