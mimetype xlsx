--- v0 (2026-05-05)
+++ v1 (2026-06-29)
@@ -585,51 +585,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Ang Boon Siew / Wong Pik Yoong</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-10-31 20:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -879,51 +879,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Fathin Nur Amalina binti Khairul Parman / NUR MAISARAH BINTI MAZLAN</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-10-31 20:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Ooi Rhou Yi / Chan Lik Yi</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-10-31 20:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Joanne Lim / Jasmine Rachel Ong</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-10-31 20:45</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Teo Shing Ying / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-10-31 21:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -2223,88 +2223,88 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Xin Ni Yeoh / Boon Siew hui</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Yasmin Suraya binti Hamdan</t>
+          <t>Shareena Halim / Yasmin Suraya binti Hamdan</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-10-31 21:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -3609,51 +3609,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Yong Kah Kei / Teng luisa tze qi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Kong Jia Wen / TIW MIN YUEN</t>
+          <t>Kong Jia Wen / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-10-31 22:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">