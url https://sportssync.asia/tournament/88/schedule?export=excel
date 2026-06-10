--- v0 (2025-12-01)
+++ v1 (2026-06-10)
@@ -1252,51 +1252,51 @@
           <t>2025-11-30 11:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Shui kok kwam / Chen wai theng</t>
+          <t>Shui kok kwam / Eugene Shui</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Lok Wai Yew / Lok Teng Yan</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-11-30 11:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1924,51 +1924,51 @@
           <t>2025-11-30 11:30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Shui kok kwam / Chen wai theng</t>
+          <t>Shui kok kwam / Eugene Shui</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>mohamed nazri bin mohamed nazeeb / Norliza Ariffin</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025-11-30 11:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-11-30 12:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Shui kok kwam / Chen wai theng</t>
+          <t>Shui kok kwam / Eugene Shui</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Suehazlyn Zainudin / Dennise Khoo Yeap Teng</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-30 12:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2025-11-30 12:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Shui kok kwam / Chen wai theng</t>
+          <t>Shui kok kwam / Eugene Shui</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Yong Kah Kei / Lee Sze Xian</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-11-30 12:30</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">