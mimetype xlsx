--- v0 (2026-05-08)
+++ v1 (2026-06-30)
@@ -706,51 +706,51 @@
           <t>2025-12-07 07:30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Nigel Ham Jun Jie / Jayden Lai Zi Jie</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-12-07 07:30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2025-12-07 07:50</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Wen Feng  / Koay Janson      </t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-12-07 07:50</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1378,51 +1378,51 @@
           <t>2025-12-07 08:10</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Mitrajit Aiyahdurai / Aqeel Imran Amir Farid</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025-12-07 08:10</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Tan Xing Hwan / Tan Xing Yong</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -1845,51 +1845,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Elton Liew Ze Thong  / MUHAMMAD ARIQ RIFQY BIN MOHD HANAFIAH </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-12-07 08:50</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Darius Foo Chuan Jun / Owen Lim Zun Wen</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-12-07 09:40</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2176,93 +2176,93 @@
           <t>2025-12-07 09:40</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Lestat Chuah Rui-Yu / Yeoh Zhe Zhang</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-12-07 09:40</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Aston Liew Ze Khai  / Chuah Seong Cheng</t>
+          <t>Aston Liew Ze Khai  / Jason Chuah</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>SHARIFAH HASHA AL IDRUS / Zyva Alayna Binti Mohd Afie Zulhaimi</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-12-07 09:40</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
@@ -2601,93 +2601,93 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / AHMED AIZAAD KHAIRIE</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-12-07 10:20</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>lam yu yang / Aryan Hareez bin Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Aston Liew Ze Khai  / Chuah Seong Cheng</t>
+          <t>Aston Liew Ze Khai  / Jason Chuah</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-12-07 10:20</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -2806,56 +2806,56 @@
           <t>2025-12-07 10:40</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Aston Liew Ze Khai  / Chuah Seong Cheng</t>
+          <t>Aston Liew Ze Khai  / Jason Chuah</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-12-07 10:40</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -2932,51 +2932,51 @@
           <t>2025-12-07 11:00</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Tan Fu Zheng / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-12-07 11:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>lam yu yang / Aryan Hareez bin Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-12-07 11:50</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2025-12-07 11:50</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
+          <t>[e23]Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Sabina Lim Jie Ying / Jon Tan Khai Gin</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2025-12-07 11:50</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3688,51 +3688,51 @@
           <t>2025-12-07 12:10</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
+          <t>[e23]Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t xml:space="preserve">Arman Zydane Bin Mohd Afie Zulhaimi / NEA NAJYA BINTI AHMAD NAZIR </t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-12-07 12:30</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
@@ -3982,51 +3982,51 @@
           <t>2025-12-07 12:30</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
+          <t>[e23]Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Lorraine Tian Ke Xin / William Kingston</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-12-07 12:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
@@ -4444,51 +4444,51 @@
           <t>2025-12-07 14:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
+          <t>[e23]Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Tan Lyn Lii / ALVIN ONG YU XIONG</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-12-07 14:20</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4533,93 +4533,93 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>KIM DAHEEN NIQREESA BINTI MOHD HAKIM / Mitrajit Aiyahdurai</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
+          <t>[e23]Bastian basas / NUR DHIYA AMMARA BINTI FAIZUL</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-12-07 14:50</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Ivan Teo Jing Kai / Isabelle Teo Jing Xuan</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Cadence Lim Shern Yii / Chuah Seong Cheng</t>
+          <t>Cadence Lim Shern Yii / Jason Chuah</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-12-07 14:50</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Frank Lee Shin Rong / Tan Yi Jie</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Cadence Lim Shern Yii / Chuah Seong Cheng</t>
+          <t>Cadence Lim Shern Yii / Jason Chuah</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2025-12-07 15:10</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-12-07 15:50</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Cadence Lim Shern Yii / Chuah Seong Cheng</t>
+          <t>Cadence Lim Shern Yii / Jason Chuah</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Sarah Ameena binti Abu Ubaidah</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-12-07 15:50</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5074,51 +5074,51 @@
           <t>2025-12-07 16:10</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Cadence Lim Shern Yii / Chuah Seong Cheng</t>
+          <t>Cadence Lim Shern Yii / Jason Chuah</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Frank Lee Shin Rong / Tan Yi Jie</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-12-08 07:30</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5205,51 +5205,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>MUHAMMAD ADAM BIN MOHAMMAD FAIZ</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-12-08 07:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Dzikri Dzakwan Bin Azizul Azhar</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-12-08 07:50</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2025-12-08 08:10</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Ng Chin Shen</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-12-08 08:10</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -7431,51 +7431,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Aqeel Imran Amir Farid</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2025-12-08 09:30</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
@@ -7893,51 +7893,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>William Kingston</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-12-08 10:10</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">