--- v1 (2026-06-30)
+++ v2 (2026-09-12)
@@ -622,51 +622,51 @@
           <t>2025-12-07 07:30</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Tan Fu Nian / Ryan tan ru han</t>
+          <t>e23 Tan Fu Nian / Ryan tan ru han</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Lee Guan Hern / Jensen Goh Hao Xiang</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-12-07 07:30</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -795,51 +795,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Qurratul Ayn Binti Muhammad Akram / Mya Aleesya binti Mohd Ariff</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-12-07 07:30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -958,51 +958,51 @@
           <t>2025-12-07 07:50</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Tan Fu Nian / Ryan tan ru han</t>
+          <t>e23 Tan Fu Nian / Ryan tan ru han</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">MUHAMMAD MUADZ HAKIM BIN MOHD YUSOFF  / Faris Imran </t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-12-07 07:50</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2025-12-07 08:10</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Tan Fu Nian / Ryan tan ru han</t>
+          <t>e23 Tan Fu Nian / Ryan tan ru han</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Ryan Wong Kung Shin / Tyrese Mika Lai</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-12-07 08:10</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1509,51 +1509,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Arisy Maryam Amir Farid / Adriana Marissa Rania Binti Abdullah</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Tan Fu Nian / Ryan tan ru han</t>
+          <t>e23 Tan Fu Nian / Ryan tan ru han</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ELYAS GHAZI BIN MOHD FAIZ / Mason Tan Yi Hao</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Lorraine Tian Ke Xin / Tan Lyn Lii</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-12-07 08:50</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -1924,51 +1924,51 @@
           <t>2025-12-07 08:50</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>KIM DAHEEN NIQREESA BINTI MOHD HAKIM / Wong Jay Xyn</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025-12-07 09:10</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2097,51 +2097,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Arisy Maryam Amir Farid / Adriana Marissa Rania Binti Abdullah</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-12-07 09:40</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>KIM DAHEEN NIQREESA BINTI MOHD HAKIM / Wong Jay Xyn</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-12-07 10:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -6675,93 +6675,93 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-12-08 08:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Arisy Maryam Amir Farid</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-12-08 08:30</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
@@ -6969,51 +6969,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Tan Lyn Lii</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2025-12-08 08:50</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
@@ -7552,51 +7552,51 @@
           <t>2025-12-08 09:30</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>ERINN TING YIEN XUAN</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2025-12-08 09:30</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
@@ -8061,51 +8061,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-12-08 10:10</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
@@ -8355,51 +8355,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Lorraine Tian Ke Xin</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-12-08 10:50</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
@@ -8523,51 +8523,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Arisy Maryam Amir Farid</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-12-08 11:20</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
@@ -8607,51 +8607,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t xml:space="preserve">Sean Tan Ru Yi </t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2025-12-08 11:20</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
@@ -8943,51 +8943,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR </t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-12-08 11:40</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
@@ -9027,51 +9027,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-12-08 11:40</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
@@ -9699,51 +9699,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Tan Fu Zheng</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2025-12-08 12:20</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
@@ -9993,51 +9993,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Brandonbasas</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2025-12-08 12:40</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
@@ -10240,51 +10240,51 @@
           <t>2025-12-08 13:00</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>SHARIFAH HASHA AL IDRUS</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2025-12-08 13:00</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
@@ -10581,51 +10581,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Lynn</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2025-12-08 13:40</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
@@ -10833,51 +10833,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Lee Zi Sing</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-12-08 14:20</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
@@ -10917,51 +10917,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-12-08 14:40</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11001,51 +11001,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Tan Yi Jie</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2025-12-08 15:10</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
@@ -11337,93 +11337,93 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Jayden Liew Ze Chen</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-12-08 15:10</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>lam yu yang</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2025-12-08 15:30</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
@@ -11715,88 +11715,88 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Jayden Liew Ze Chen</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2025-12-08 15:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>lam yu yang</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-12-08 15:50</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -12130,56 +12130,56 @@
           <t>2025-12-08 15:50</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>2025-12-08 16:10</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">