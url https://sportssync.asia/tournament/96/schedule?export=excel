--- v0 (2025-12-01)
+++ v1 (2026-06-30)
@@ -538,350 +538,350 @@
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-11-29 09:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-11-29 10:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1042,350 +1042,350 @@
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-11-29 10:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025-11-29 10:40</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -2218,518 +2218,518 @@
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-11-29 13:40</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-11-30 09:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-11-30 09:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-11-30 09:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-11-30 09:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-11-30 10:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -2974,182 +2974,182 @@
           <t>2025-11-30 12:40</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-11-30 12:40</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-30 12:40</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-11-30 12:40</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-11-30 13:20</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">